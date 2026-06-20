--- v0 (2026-06-18)
+++ v1 (2026-06-20)
@@ -445,109 +445,109 @@
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:B11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="58" customWidth="1" min="1" max="1"/>
-    <col width="20" customWidth="1" min="2" max="2"/>
+    <col width="19" customWidth="1" min="2" max="2"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Mappa del mercato — CPV 45453100-8</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>LAVORI DI RIPARAZIONE</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Regione: Tutta Italia</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>Generato: 2026-06-18 13:15 UTC</t>
+          <t>Generato: 2026-06-20 19:43 UTC</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Fonte: OCP italian_anac/3222 (storico 2020-04 → 2025-09)</t>
         </is>
       </c>
     </row>
     <row r="6"/>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>Metrica</t>
         </is>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
           <t>Valore</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Valore aggiudicato (EUR, ATI prorated)</t>
         </is>
       </c>
       <c r="B8" t="n">
-        <v>489232664.5799999</v>
+        <v>489232664.5799998</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Aggiudicazioni</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>2588</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Fornitori distinti</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>2212</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
@@ -596,51 +596,51 @@
       <c r="C1" s="2" t="inlineStr">
         <is>
           <t>Valore EUR</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>2018</v>
       </c>
       <c r="B2" t="n">
         <v>146</v>
       </c>
       <c r="C2" t="n">
         <v>19037463.71166667</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>2019</v>
       </c>
       <c r="B3" t="n">
         <v>714</v>
       </c>
       <c r="C3" t="n">
-        <v>120920531.7353572</v>
+        <v>120920531.7353571</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2020</v>
       </c>
       <c r="B4" t="n">
         <v>272</v>
       </c>
       <c r="C4" t="n">
         <v>67063122.04000001</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>2021</v>
       </c>
       <c r="B5" t="n">
         <v>655</v>
       </c>
       <c r="C5" t="n">
         <v>94060596.63333333</v>
       </c>
     </row>
     <row r="6">
@@ -889,316 +889,316 @@
           <t>PROCEDURA NEGOZIATA PREVIA PUBBLICAZIONE</t>
         </is>
       </c>
       <c r="C12" t="n">
         <v>9</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>38</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>PROCEDURA COMPETITIVA CON NEGOZIAZIONE</t>
         </is>
       </c>
       <c r="C13" t="n">
         <v>5</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>23</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>SISTEMA DINAMICO DI ACQUISIZIONE</t>
+          <t>PROCEDURA NEGOZIATA CON PREVIA INDIZIONE DI GARA (SETTORI SPECIALI)</t>
         </is>
       </c>
       <c r="C14" t="n">
         <v>3</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>37</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>AFFIDAMENTO DIRETTO PER LAVORI, SERVIZI O FORNITURE SUPPLEMENTARI</t>
         </is>
       </c>
       <c r="C15" t="n">
         <v>3</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>7</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>PROCEDURA NEGOZIATA CON PREVIA INDIZIONE DI GARA (SETTORI SPECIALI)</t>
+          <t>SISTEMA DINAMICO DI ACQUISIZIONE</t>
         </is>
       </c>
       <c r="C16" t="n">
         <v>3</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>12</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>PROCEDURA RISTRETTA DERIVANTE DA AVVISI CON CUI SI INDICE LA GARA</t>
+          <t>AFFIDAMENTO DIRETTO EX ART.5 DELLA LEGGE N.381/91</t>
         </is>
       </c>
       <c r="C17" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>AFFIDAMENTO DIRETTO A SOCIETA' IN HOUSE</t>
         </is>
       </c>
       <c r="C18" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>22</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO EX ART.5 DELLA LEGGE N.381/91</t>
+          <t>PROCEDURA RISTRETTA DERIVANTE DA AVVISI CON CUI SI INDICE LA GARA</t>
         </is>
       </c>
       <c r="C19" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>99</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>PROCEDURA DI GARA</t>
         </is>
       </c>
       <c r="C20" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>98</t>
+          <t>14</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>ALTRA PROCEDURA A FASE UNICA</t>
+          <t>PROCEDURA SELETTIVA EX ART. 238 C.7, D.LGS. 163/2006</t>
         </is>
       </c>
       <c r="C21" t="n">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:E21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="12" customWidth="1" min="1" max="1"/>
     <col width="47" customWidth="1" min="2" max="2"/>
     <col width="18" customWidth="1" min="3" max="3"/>
     <col width="16" customWidth="1" min="4" max="4"/>
-    <col width="19" customWidth="1" min="5" max="5"/>
+    <col width="20" customWidth="1" min="5" max="5"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="2" t="inlineStr">
         <is>
           <t>#</t>
         </is>
       </c>
       <c r="B1" s="2" t="inlineStr">
         <is>
           <t>Fornitore</t>
         </is>
       </c>
       <c r="C1" s="2" t="inlineStr">
         <is>
           <t>Codice fiscale</t>
         </is>
       </c>
       <c r="D1" s="2" t="inlineStr">
         <is>
           <t>Aggiudicazioni</t>
         </is>
       </c>
       <c r="E1" s="2" t="inlineStr">
         <is>
           <t>Valore EUR</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>1</v>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t xml:space="preserve">MAIORANA COSTRUZIONI EDILI SRL </t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>09586281009</t>
         </is>
       </c>
       <c r="D2" t="n">
         <v>3</v>
       </c>
       <c r="E2" t="n">
-        <v>8105423.69</v>
+        <v>8105423.689999999</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>2</v>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>NAPI EDILIZIA ED IMPIANTI SRL</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>01956980500</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>5</v>
       </c>
       <c r="E3" t="n">
         <v>7148169.26</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>3</v>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>AR.CO. LAVORI SOCIETA' COOPERATIVA CONSORTILE</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>01468160393</t>
         </is>
       </c>
       <c r="D4" t="n">
         <v>2</v>
       </c>
       <c r="E4" t="n">
         <v>6034152.66</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>4</v>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>TECHNE S.P.A.</t>
+          <t xml:space="preserve">VIVIANI IMPIANTI </t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>03066160163</t>
+          <t>02421290160</t>
         </is>
       </c>
       <c r="D5" t="n">
         <v>1</v>
       </c>
       <c r="E5" t="n">
         <v>4900000</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>5</v>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t xml:space="preserve">VIVIANI IMPIANTI </t>
+          <t>TECHNE S.P.A.</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>02421290160</t>
+          <t>03066160163</t>
         </is>
       </c>
       <c r="D6" t="n">
         <v>1</v>
       </c>
       <c r="E6" t="n">
         <v>4900000</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>6</v>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>COGNI S.P.A.</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>00313780199</t>
         </is>
       </c>
       <c r="D7" t="n">
         <v>1</v>
@@ -1275,119 +1275,119 @@
         <v>10</v>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>CME CONSORZIO IMPRENDITORI EDILI SOC. COOP.</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>00916510365</t>
         </is>
       </c>
       <c r="D11" t="n">
         <v>2</v>
       </c>
       <c r="E11" t="n">
         <v>3327500</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>11</v>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>AEC COSTRUZIONI S.R.L.</t>
+          <t>ITI IMPRESA GENERALE SPA</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>01412220368</t>
+          <t>01029050364</t>
         </is>
       </c>
       <c r="D12" t="n">
         <v>1</v>
       </c>
       <c r="E12" t="n">
         <v>3300000</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>12</v>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>CPL CONCORDIA SOCIETÀ COOPERATIVA</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>00154950364</t>
         </is>
       </c>
       <c r="D13" t="n">
         <v>1</v>
       </c>
       <c r="E13" t="n">
         <v>3300000</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>13</v>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>ITI IMPRESA GENERALE SPA</t>
+          <t>SIRAM SPA</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>01029050364</t>
+          <t>08786190150</t>
         </is>
       </c>
       <c r="D14" t="n">
         <v>1</v>
       </c>
       <c r="E14" t="n">
         <v>3300000</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>14</v>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>SIRAM SPA</t>
+          <t>AEC COSTRUZIONI S.R.L.</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>08786190150</t>
+          <t>01412220368</t>
         </is>
       </c>
       <c r="D15" t="n">
         <v>1</v>
       </c>
       <c r="E15" t="n">
         <v>3300000</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>15</v>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>TORELLI DOTTORI SPA</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>00205160427</t>
         </is>
       </c>
       <c r="D16" t="n">
         <v>1</v>
@@ -1802,51 +1802,51 @@
       <c r="D13" t="n">
         <v>8</v>
       </c>
       <c r="E13" t="n">
         <v>8303666.75</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>13</v>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>COMUNE DI REGGIO EMILIA</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>00145920351</t>
         </is>
       </c>
       <c r="D14" t="n">
         <v>14</v>
       </c>
       <c r="E14" t="n">
-        <v>7243921.939999999</v>
+        <v>7243921.94</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>14</v>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>ACQUALATINA SPA</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>02111020596</t>
         </is>
       </c>
       <c r="D15" t="n">
         <v>3</v>
       </c>
       <c r="E15" t="n">
         <v>5900000</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">