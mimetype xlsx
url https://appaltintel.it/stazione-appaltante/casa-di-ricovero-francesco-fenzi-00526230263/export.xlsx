--- v0 (2026-10-22)
+++ v1 (2026-10-24)
@@ -1300,106 +1300,106 @@
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>AFFIDAMENTO PER SERVIZIO INFERMIERISTICO</t>
         </is>
       </c>
       <c r="E24" t="n">
         <v>15000</v>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>2025-12-18T21:31:24</t>
         </is>
       </c>
       <c r="G24" t="inlineStr"/>
       <c r="H24" t="inlineStr">
         <is>
           <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>ocds-hu01ve-AD3_20240731_Infermiera</t>
+          <t>ocds-hu01ve-AD3_20240925_Infermiere</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>B2ACFD1542</t>
+          <t>B362DF6C39</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>anac</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO SERVIZIO INFERMIERISTICO</t>
+          <t xml:space="preserve">AFFIDAMENTO SERVIZIO INFERMIERISTICO </t>
         </is>
       </c>
       <c r="E25" t="n">
-        <v>35000</v>
+        <v>7000</v>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>2025-12-18T21:31:23</t>
         </is>
       </c>
       <c r="G25" t="inlineStr"/>
       <c r="H25" t="inlineStr">
         <is>
           <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>ocds-hu01ve-AD3_20240925_Infermiere</t>
+          <t>ocds-hu01ve-AD3_20240731_Infermiera</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>B362DF6C39</t>
+          <t>B2ACFD1542</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>anac</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t xml:space="preserve">AFFIDAMENTO SERVIZIO INFERMIERISTICO </t>
+          <t>AFFIDAMENTO SERVIZIO INFERMIERISTICO</t>
         </is>
       </c>
       <c r="E26" t="n">
-        <v>7000</v>
+        <v>35000</v>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>2025-12-18T21:31:23</t>
         </is>
       </c>
       <c r="G26" t="inlineStr"/>
       <c r="H26" t="inlineStr">
         <is>
           <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>ocds-hu01ve-AD3_20240809_Servizi di Fisioterapia</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>B320AEDAB3</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
@@ -1408,106 +1408,106 @@
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>SERVIZI DI FISIOTERAPIA</t>
         </is>
       </c>
       <c r="E27" t="n">
         <v>20000</v>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>2025-12-18T21:31:20</t>
         </is>
       </c>
       <c r="G27" t="inlineStr"/>
       <c r="H27" t="inlineStr">
         <is>
           <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>ocds-hu01ve-AD3_20240724_Infermiera professionale</t>
+          <t>ocds-hu01ve-AD3_20240809_Servizio di Fisioterapia</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>B2946D8AAE</t>
+          <t>B2C3E50672</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>anac</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO SERVIZIO INFERMIERISTICO</t>
+          <t>SERVIZIO DI FISIOTERAPIA</t>
         </is>
       </c>
       <c r="E28" t="n">
-        <v>25000</v>
+        <v>20000</v>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>2025-12-18T21:31:16</t>
         </is>
       </c>
       <c r="G28" t="inlineStr"/>
       <c r="H28" t="inlineStr">
         <is>
           <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>ocds-hu01ve-AD3_20240809_Servizio di Fisioterapia</t>
+          <t>ocds-hu01ve-AD3_20240724_Infermiera professionale</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>B2C3E50672</t>
+          <t>B2946D8AAE</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>anac</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>SERVIZIO DI FISIOTERAPIA</t>
+          <t>AFFIDAMENTO SERVIZIO INFERMIERISTICO</t>
         </is>
       </c>
       <c r="E29" t="n">
-        <v>20000</v>
+        <v>25000</v>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>2025-12-18T21:31:16</t>
         </is>
       </c>
       <c r="G29" t="inlineStr"/>
       <c r="H29" t="inlineStr">
         <is>
           <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>ocds-hu01ve-AD3_20240705_Servizio infermieristico_V1</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>B28DEE1F48</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
@@ -1908,106 +1908,106 @@
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>FORNITURA DI POLIZZA ASSICURATIVA ALL RISK</t>
         </is>
       </c>
       <c r="E41" t="n">
         <v>22555.33</v>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>2025-12-18T04:38:16</t>
         </is>
       </c>
       <c r="G41" t="inlineStr"/>
       <c r="H41" t="inlineStr">
         <is>
           <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>ocds-hu01ve-CONSIP_RDO_5229449</t>
+          <t>ocds-hu01ve-CONSIP_RDO_5085023</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>B65743317A</t>
+          <t>B668C90E6A</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>anac</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>SERVIZIO SUPPORTO AL RUP E SUPPORTO GESTIONE GARE</t>
+          <t>SERVIZI INFORMATICI VARI</t>
         </is>
       </c>
       <c r="E42" t="n">
-        <v>12250</v>
+        <v>24100</v>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>2025-12-18T04:38:12</t>
         </is>
       </c>
       <c r="G42" t="inlineStr"/>
       <c r="H42" t="inlineStr">
         <is>
           <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>ocds-hu01ve-CONSIP_RDO_5085023</t>
+          <t>ocds-hu01ve-CONSIP_RDO_5229449</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>B668C90E6A</t>
+          <t>B65743317A</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>anac</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>SERVIZI INFORMATICI VARI</t>
+          <t>SERVIZIO SUPPORTO AL RUP E SUPPORTO GESTIONE GARE</t>
         </is>
       </c>
       <c r="E43" t="n">
-        <v>24100</v>
+        <v>12250</v>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>2025-12-18T04:38:12</t>
         </is>
       </c>
       <c r="G43" t="inlineStr"/>
       <c r="H43" t="inlineStr">
         <is>
           <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>ocds-hu01ve-CONSIP_RDO_5532739</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>B7C2009B8F</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
@@ -2201,111 +2201,111 @@
         </is>
       </c>
       <c r="E49" t="n">
         <v>642000</v>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>2025-06-05T16:32:00</t>
         </is>
       </c>
       <c r="G49" t="inlineStr"/>
       <c r="H49" t="inlineStr">
         <is>
           <t>COD:34 ; TITLE:PROCEDURA NEGOZIATA PER AFFIDAMENTI SOTTO SOGLIA</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>ocds-hu01ve-4210224</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>4241760B13</t>
+          <t>B104151889</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>ocp</t>
+          <t>anac</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>SERVIZIO RISTORAZIONE OSPITI E SERVIZIO MENSA</t>
         </is>
       </c>
       <c r="E50" t="n">
         <v>120000</v>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>2025-01-16T17:30:36</t>
         </is>
       </c>
       <c r="G50" t="inlineStr"/>
       <c r="H50" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO</t>
+          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>ocds-hu01ve-4210224</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>B104151889</t>
+          <t>4241760B13</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>anac</t>
+          <t>ocp</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>SERVIZIO RISTORAZIONE OSPITI E SERVIZIO MENSA</t>
         </is>
       </c>
       <c r="E51" t="n">
         <v>120000</v>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>2025-01-16T17:30:36</t>
         </is>
       </c>
       <c r="G51" t="inlineStr"/>
       <c r="H51" t="inlineStr">
         <is>
-          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
+          <t>AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>ocds-hu01ve-4201074</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>423162603F</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>anac</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>SERVIZIO INFERMIERISTICO</t>
         </is>
       </c>
       <c r="E52" t="n">
@@ -2422,250 +2422,250 @@
       <c r="F55" t="inlineStr">
         <is>
           <t>2024-12-20T17:50:36</t>
         </is>
       </c>
       <c r="G55" t="inlineStr"/>
       <c r="H55" t="inlineStr">
         <is>
           <t>AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>ocds-hu01ve-4188048</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>B0E9EF1785</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>ocp</t>
+          <t>anac</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>SERVIZIO SUPPORTO AL RUP E SUPPORTO GESTIONE GARE</t>
         </is>
       </c>
       <c r="E56" t="n">
         <v>34000</v>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>2024-12-20T17:50:33</t>
         </is>
       </c>
       <c r="G56" t="inlineStr"/>
       <c r="H56" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO</t>
+          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>ocds-hu01ve-4188048</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>B0E9EF1785</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>anac</t>
+          <t>ocp</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>SERVIZIO SUPPORTO AL RUP E SUPPORTO GESTIONE GARE</t>
         </is>
       </c>
       <c r="E57" t="n">
         <v>34000</v>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>2024-12-20T17:50:33</t>
         </is>
       </c>
       <c r="G57" t="inlineStr"/>
       <c r="H57" t="inlineStr">
         <is>
-          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
+          <t>AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>ocds-hu01ve-4205232</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>B0FF23C5D6</t>
+          <t>42362518E8</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>anac</t>
+          <t>ocp</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>LAVORO INTERINALE FIGURA DI MANUTENTORE</t>
         </is>
       </c>
       <c r="E58" t="n">
         <v>13000</v>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>2024-12-20T17:49:53</t>
         </is>
       </c>
       <c r="G58" t="inlineStr"/>
       <c r="H58" t="inlineStr">
         <is>
-          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
+          <t>AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>ocds-hu01ve-4205232</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>42362518E8</t>
+          <t>B0FF23C5D6</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>ocp</t>
+          <t>anac</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>LAVORO INTERINALE FIGURA DI MANUTENTORE</t>
         </is>
       </c>
       <c r="E59" t="n">
         <v>13000</v>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>2024-12-20T17:49:53</t>
         </is>
       </c>
       <c r="G59" t="inlineStr"/>
       <c r="H59" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO</t>
+          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>ocds-hu01ve-4208620</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>4240053A6A</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>ocp</t>
+          <t>anac</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>MATERIALE MONOUSO E DETERSIVI</t>
         </is>
       </c>
       <c r="E60" t="n">
         <v>20000</v>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>2024-12-20T17:49:18</t>
         </is>
       </c>
       <c r="G60" t="inlineStr"/>
       <c r="H60" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO</t>
+          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>ocds-hu01ve-4208620</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>4240053A6A</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>anac</t>
+          <t>ocp</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>MATERIALE MONOUSO E DETERSIVI</t>
         </is>
       </c>
       <c r="E61" t="n">
         <v>20000</v>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>2024-12-20T17:49:18</t>
         </is>
       </c>
       <c r="G61" t="inlineStr"/>
       <c r="H61" t="inlineStr">
         <is>
-          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
+          <t>AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>ocds-hu01ve-AD3_20240827_Infermiere</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>B2E87A0A52</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>ocp</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>AFFIDAMENTO PER SERVIZIO INFERMIERISTICO</t>
         </is>
       </c>
       <c r="E62" t="n">
@@ -2878,230 +2878,230 @@
       </c>
       <c r="E68" t="n">
         <v>130000</v>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>2024-10-21T19:10:12</t>
         </is>
       </c>
       <c r="G68" t="inlineStr"/>
       <c r="H68" t="inlineStr">
         <is>
           <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>ocds-hu01ve-9513211</t>
         </is>
       </c>
       <c r="B69" t="inlineStr"/>
       <c r="C69" t="inlineStr">
         <is>
-          <t>ocp</t>
+          <t>anac</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>AFFIDAMENTO INCARICO COPERTURA ASSICURATIVA DELL'ENTE</t>
         </is>
       </c>
       <c r="E69" t="n">
         <v>110000</v>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>2024-10-21T19:10:05</t>
         </is>
       </c>
       <c r="G69" t="inlineStr"/>
       <c r="H69" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO</t>
+          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>ocds-hu01ve-9499368</t>
+          <t>ocds-hu01ve-9513211</t>
         </is>
       </c>
       <c r="B70" t="inlineStr"/>
       <c r="C70" t="inlineStr">
         <is>
           <t>ocp</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t xml:space="preserve">AFFIDAMENTO SERVIZI INFERMIERISTICI </t>
+          <t>AFFIDAMENTO INCARICO COPERTURA ASSICURATIVA DELL'ENTE</t>
         </is>
       </c>
       <c r="E70" t="n">
-        <v>90000</v>
+        <v>110000</v>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>2024-10-21T19:10:05</t>
         </is>
       </c>
       <c r="G70" t="inlineStr"/>
       <c r="H70" t="inlineStr">
         <is>
           <t>AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>ocds-hu01ve-9499368</t>
         </is>
       </c>
       <c r="B71" t="inlineStr"/>
       <c r="C71" t="inlineStr">
         <is>
-          <t>anac</t>
+          <t>ocp</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t xml:space="preserve">AFFIDAMENTO SERVIZI INFERMIERISTICI </t>
         </is>
       </c>
       <c r="E71" t="n">
         <v>90000</v>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>2024-10-21T19:10:05</t>
         </is>
       </c>
       <c r="G71" t="inlineStr"/>
       <c r="H71" t="inlineStr">
         <is>
-          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
+          <t>AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>ocds-hu01ve-9513211</t>
+          <t>ocds-hu01ve-9499368</t>
         </is>
       </c>
       <c r="B72" t="inlineStr"/>
       <c r="C72" t="inlineStr">
         <is>
           <t>anac</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO INCARICO COPERTURA ASSICURATIVA DELL'ENTE</t>
+          <t xml:space="preserve">AFFIDAMENTO SERVIZI INFERMIERISTICI </t>
         </is>
       </c>
       <c r="E72" t="n">
-        <v>110000</v>
+        <v>90000</v>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>2024-10-21T19:10:05</t>
         </is>
       </c>
       <c r="G72" t="inlineStr"/>
       <c r="H72" t="inlineStr">
         <is>
           <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>ocds-hu01ve-9472311</t>
         </is>
       </c>
       <c r="B73" t="inlineStr"/>
       <c r="C73" t="inlineStr">
         <is>
-          <t>ocp</t>
+          <t>anac</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
           <t xml:space="preserve">SERVIZIO DI RISTORAZIONE PER GLI OSPITI DELL'ISTITUTO </t>
         </is>
       </c>
       <c r="E73" t="n">
         <v>139800</v>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>2024-10-21T19:09:13</t>
         </is>
       </c>
       <c r="G73" t="inlineStr"/>
       <c r="H73" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO</t>
+          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>ocds-hu01ve-9472311</t>
         </is>
       </c>
       <c r="B74" t="inlineStr"/>
       <c r="C74" t="inlineStr">
         <is>
-          <t>anac</t>
+          <t>ocp</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t xml:space="preserve">SERVIZIO DI RISTORAZIONE PER GLI OSPITI DELL'ISTITUTO </t>
         </is>
       </c>
       <c r="E74" t="n">
         <v>139800</v>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>2024-10-21T19:09:13</t>
         </is>
       </c>
       <c r="G74" t="inlineStr"/>
       <c r="H74" t="inlineStr">
         <is>
-          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
+          <t>AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>ocds-hu01ve-8878881</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>9577335ADB</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
           <t>anac</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>DETERMINA A CONTRARRE E PROROGA DELL'AFFIDAMENTO DEL SERVIZIO DI RISTORAZIONE AGLI OSPITI DELL'ENTE PER IL PERIODO DAL 01/01/2023 AL 31/03/2023</t>
         </is>
       </c>
       <c r="E75" t="n">
@@ -3146,106 +3146,106 @@
       <c r="F76" t="inlineStr">
         <is>
           <t>2024-10-21T01:42:14</t>
         </is>
       </c>
       <c r="G76" t="inlineStr"/>
       <c r="H76" t="inlineStr">
         <is>
           <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>ocds-hu01ve-8363184</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>89952012B1</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>anac</t>
+          <t>ocp</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
           <t>FORNITURA ENERGIA ELETTRICA 2022</t>
         </is>
       </c>
       <c r="E77" t="n">
         <v>150000</v>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>2024-10-21T01:41:06</t>
         </is>
       </c>
       <c r="G77" t="inlineStr"/>
       <c r="H77" t="inlineStr">
         <is>
-          <t>COD:27 ; TITLE:AFFIDAMENTO DIRETTO IN ADESIONE AD ACCORDO QUADRO/CONVENZIONE</t>
+          <t>AFFIDAMENTO DIRETTO IN ADESIONE AD ACCORDO QUADRO/CONVENZIONE</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>ocds-hu01ve-8363184</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>89952012B1</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>ocp</t>
+          <t>anac</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>FORNITURA ENERGIA ELETTRICA 2022</t>
         </is>
       </c>
       <c r="E78" t="n">
         <v>150000</v>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>2024-10-21T01:41:06</t>
         </is>
       </c>
       <c r="G78" t="inlineStr"/>
       <c r="H78" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO IN ADESIONE AD ACCORDO QUADRO/CONVENZIONE</t>
+          <t>COD:27 ; TITLE:AFFIDAMENTO DIRETTO IN ADESIONE AD ACCORDO QUADRO/CONVENZIONE</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>ocds-hu01ve-8739400</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>9423120C9C</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
           <t>anac</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>AVVIO DI PROCEDURA PER CONSULTAZIONE OPERATORI ECONOMICI IN MODALITÀ TELEMATICA MEDIANTE PIATTAFORMA G.P.A., PER L'AFFIDAMENTO DIRETTO IN CONCESSIONE AI SENSI DELL'ART. 1, COMMA 2, LETT. A) DEL D.L. 76/2020 DEL SERVIZIO DI SOMMINISTRAZIONE DI BEVANDE E ALIMENTI MEDIANTE DISTRIBUTORI AUTOMATICI PER LA SEDE DI CASA FENZI</t>
         </is>
       </c>
       <c r="E79" t="n">
@@ -3498,102 +3498,102 @@
       </c>
       <c r="E86" t="n">
         <v>70000</v>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>2023-12-04T17:00:07</t>
         </is>
       </c>
       <c r="G86" t="inlineStr"/>
       <c r="H86" t="inlineStr">
         <is>
           <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>ocds-hu01ve-8466952</t>
         </is>
       </c>
       <c r="B87" t="inlineStr"/>
       <c r="C87" t="inlineStr">
         <is>
-          <t>ocp</t>
+          <t>anac</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
           <t>FORNITURA DI GAS NATURALE ESERCIZIO 2022</t>
         </is>
       </c>
       <c r="E87" t="n">
         <v>120000</v>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>2023-10-28T16:13:26</t>
         </is>
       </c>
       <c r="G87" t="inlineStr"/>
       <c r="H87" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO IN ADESIONE AD ACCORDO QUADRO/CONVENZIONE</t>
+          <t>COD:27 ; TITLE:AFFIDAMENTO DIRETTO IN ADESIONE AD ACCORDO QUADRO/CONVENZIONE</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>ocds-hu01ve-8466952</t>
         </is>
       </c>
       <c r="B88" t="inlineStr"/>
       <c r="C88" t="inlineStr">
         <is>
-          <t>anac</t>
+          <t>ocp</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
           <t>FORNITURA DI GAS NATURALE ESERCIZIO 2022</t>
         </is>
       </c>
       <c r="E88" t="n">
         <v>120000</v>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>2023-10-28T16:13:26</t>
         </is>
       </c>
       <c r="G88" t="inlineStr"/>
       <c r="H88" t="inlineStr">
         <is>
-          <t>COD:27 ; TITLE:AFFIDAMENTO DIRETTO IN ADESIONE AD ACCORDO QUADRO/CONVENZIONE</t>
+          <t>AFFIDAMENTO DIRETTO IN ADESIONE AD ACCORDO QUADRO/CONVENZIONE</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>ocds-hu01ve-8467108</t>
         </is>
       </c>
       <c r="B89" t="inlineStr"/>
       <c r="C89" t="inlineStr">
         <is>
           <t>anac</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
           <t>AFFIDAMENTO SERVIZI INFERMIERISTICI ALA EST E NOTTURNO CASA F. FENZI</t>
         </is>
       </c>
       <c r="E89" t="n">
         <v>133000</v>
       </c>
       <c r="F89" t="inlineStr">
         <is>
@@ -3728,152 +3728,152 @@
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
           <t>SERVIZIO DI LAVAGGIO/NOLEGGIO BIANCHERIA PIANA, LAVAGGIO VESTIARIO OSPITI E LAVAGGIO/NOLEGGIO DIVISE PERSONALE</t>
         </is>
       </c>
       <c r="E93" t="n">
         <v>47100</v>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>2021-10-27T12:00:00</t>
         </is>
       </c>
       <c r="G93" t="inlineStr"/>
       <c r="H93" t="inlineStr">
         <is>
           <t>AFFIDAMENTO DIRETTO EX ART.5 DELLA LEGGE N.381/91</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>ocds-hu01ve-7558955</t>
+          <t>ocds-hu01ve-7476282</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>805676197F</t>
+          <t>7959654246</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
           <t>ocp</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>GESTIONE SERVIZI PADIGLIONE EST</t>
+          <t>GESTIONE PAD EST</t>
         </is>
       </c>
       <c r="E94" t="n">
-        <v>302987.16</v>
+        <v>302987.12</v>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>2021-10-01T12:00:00</t>
         </is>
       </c>
       <c r="G94" t="inlineStr"/>
       <c r="H94" t="inlineStr">
         <is>
           <t>AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>ocds-hu01ve-7223955</t>
+          <t>ocds-hu01ve-7558955</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>76569635C1</t>
+          <t>805676197F</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
           <t>ocp</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>SERVIZIO DI LAVAGGIO/NOLEGGIO BIANCHERIA PIANA, LAVAGGIO VESTIARIO OSPITI E LAVAGGIO/NOLEGGIO DIVISE PERSONALE</t>
+          <t>GESTIONE SERVIZI PADIGLIONE EST</t>
         </is>
       </c>
       <c r="E95" t="n">
-        <v>1610000</v>
+        <v>302987.16</v>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>2021-10-01T12:00:00</t>
         </is>
       </c>
       <c r="G95" t="inlineStr"/>
       <c r="H95" t="inlineStr">
         <is>
-          <t>PROCEDURA APERTA</t>
+          <t>AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>ocds-hu01ve-7476282</t>
+          <t>ocds-hu01ve-7223955</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>7959654246</t>
+          <t>76569635C1</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
           <t>ocp</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>GESTIONE PAD EST</t>
+          <t>SERVIZIO DI LAVAGGIO/NOLEGGIO BIANCHERIA PIANA, LAVAGGIO VESTIARIO OSPITI E LAVAGGIO/NOLEGGIO DIVISE PERSONALE</t>
         </is>
       </c>
       <c r="E96" t="n">
-        <v>302987.12</v>
+        <v>1610000</v>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>2021-10-01T12:00:00</t>
         </is>
       </c>
       <c r="G96" t="inlineStr"/>
       <c r="H96" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO</t>
+          <t>PROCEDURA APERTA</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>ocds-hu01ve-7650396</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>8163604323</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
           <t>anac</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
           <t>GESTIONE SERVIZI PADIGLIONE EST</t>
         </is>
       </c>
       <c r="E97" t="n">
@@ -3944,152 +3944,152 @@
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
           <t>SERVIZIO NOLEGGIO SISTEMI ANTIDECUBITO</t>
         </is>
       </c>
       <c r="E99" t="n">
         <v>101000</v>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>2021-09-29T12:00:00</t>
         </is>
       </c>
       <c r="G99" t="inlineStr"/>
       <c r="H99" t="inlineStr">
         <is>
           <t>AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t>ocds-hu01ve-7457025</t>
+          <t>ocds-hu01ve-7530031</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>79333832C2</t>
+          <t>8023879A69</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
           <t>ocp</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t xml:space="preserve">FORNITURA DI GAS NATURALE E DEI SERVIZI CONNESSI A PREZZO FISSO CONVENZIONE CONSIP </t>
+          <t>ADESIONE CONVENZIONE CONSIP EE16 FORNITURA ENERGIA ELETTRICA</t>
         </is>
       </c>
       <c r="E100" t="n">
-        <v>134000</v>
+        <v>152000</v>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>2021-07-24T12:00:00</t>
         </is>
       </c>
       <c r="G100" t="inlineStr"/>
       <c r="H100" t="inlineStr">
         <is>
           <t>AFFIDAMENTO DIRETTO IN ADESIONE AD ACCORDO QUADRO/CONVENZIONE</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t>ocds-hu01ve-7530031</t>
+          <t>ocds-hu01ve-7508977</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>8023879A69</t>
+          <t>79993654D3</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
           <t>ocp</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>ADESIONE CONVENZIONE CONSIP EE16 FORNITURA ENERGIA ELETTRICA</t>
+          <t>GESTIONE PADIGLIONE EST</t>
         </is>
       </c>
       <c r="E101" t="n">
-        <v>152000</v>
+        <v>15627500</v>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>2021-07-24T12:00:00</t>
         </is>
       </c>
       <c r="G101" t="inlineStr"/>
       <c r="H101" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO IN ADESIONE AD ACCORDO QUADRO/CONVENZIONE</t>
+          <t>PROCEDURA APERTA</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t>ocds-hu01ve-7508977</t>
+          <t>ocds-hu01ve-7457025</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>79993654D3</t>
+          <t>79333832C2</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
           <t>ocp</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>GESTIONE PADIGLIONE EST</t>
+          <t xml:space="preserve">FORNITURA DI GAS NATURALE E DEI SERVIZI CONNESSI A PREZZO FISSO CONVENZIONE CONSIP </t>
         </is>
       </c>
       <c r="E102" t="n">
-        <v>15627500</v>
+        <v>134000</v>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>2021-07-24T12:00:00</t>
         </is>
       </c>
       <c r="G102" t="inlineStr"/>
       <c r="H102" t="inlineStr">
         <is>
-          <t>PROCEDURA APERTA</t>
+          <t>AFFIDAMENTO DIRETTO IN ADESIONE AD ACCORDO QUADRO/CONVENZIONE</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>ocds-hu01ve-7512719</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>800463301F</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
           <t>ocp</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
           <t>LAVORI RIQUALIFICAZIONE ENERGETICA CENTRALE TERMICA</t>
         </is>
       </c>
       <c r="E103" t="n">