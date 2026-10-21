--- v0 (2026-10-20)
+++ v1 (2026-10-21)
@@ -1812,252 +1812,252 @@
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t xml:space="preserve">LAVORI DI MANUTENZIONE STRAORDINARIA E MESSA IN SICUREZZA DI VIA CIMITERO </t>
         </is>
       </c>
       <c r="E38" t="n">
         <v>96438.13</v>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>2024-02-10T17:27:03</t>
         </is>
       </c>
       <c r="G38" t="inlineStr"/>
       <c r="H38" t="inlineStr">
         <is>
           <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>ocds-hu01ve-8276780</t>
+          <t>ocds-hu01ve-8243129</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>8895398AA4</t>
+          <t>885776286F</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>anac</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>LAVORI DI EFFICIENTAMENTO ENERGETICO DELL'IMPIANTO DI PUBBLICA ILLUMINAZIONE LUNGO LA STRADA DI CIRCONVALLAZIONE 1^ STRALCIO</t>
+          <t>LAVORI DI CONSOLIDAMENTO DEL CENTRO ABITATO LOCALITA' MONTETTO 2^ STRALCIO - COMPLETAMENTO</t>
         </is>
       </c>
       <c r="E39" t="n">
-        <v>32747.76</v>
+        <v>2378033.96</v>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>2024-02-09T17:39:58</t>
         </is>
       </c>
       <c r="G39" t="inlineStr"/>
       <c r="H39" t="inlineStr">
         <is>
-          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
+          <t>COD:1 ; TITLE:PROCEDURA APERTA</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>ocds-hu01ve-8243129</t>
+          <t>ocds-hu01ve-8276780</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>885776286F</t>
+          <t>8895398AA4</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>anac</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>LAVORI DI CONSOLIDAMENTO DEL CENTRO ABITATO LOCALITA' MONTETTO 2^ STRALCIO - COMPLETAMENTO</t>
+          <t>LAVORI DI EFFICIENTAMENTO ENERGETICO DELL'IMPIANTO DI PUBBLICA ILLUMINAZIONE LUNGO LA STRADA DI CIRCONVALLAZIONE 1^ STRALCIO</t>
         </is>
       </c>
       <c r="E40" t="n">
-        <v>2378033.96</v>
+        <v>32747.76</v>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>2024-02-09T17:39:58</t>
         </is>
       </c>
       <c r="G40" t="inlineStr"/>
       <c r="H40" t="inlineStr">
         <is>
-          <t>COD:1 ; TITLE:PROCEDURA APERTA</t>
+          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>ocds-hu01ve-8178090</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>87851864D4</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>ocp</t>
+          <t>anac</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>INTERVENTO DI REALIZZAZIONE DI N. 2 STRADE URBANE SUL PROLUNGAMENTO DI VIA SAN PIETRO E IN PROSECUZIONE DI VIA SAN LUIGI</t>
         </is>
       </c>
       <c r="E41" t="n">
         <v>46909.36</v>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>2024-02-06T17:26:22</t>
         </is>
       </c>
       <c r="G41" t="inlineStr"/>
       <c r="H41" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO</t>
+          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>ocds-hu01ve-8178090</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>87851864D4</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>anac</t>
+          <t>ocp</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>INTERVENTO DI REALIZZAZIONE DI N. 2 STRADE URBANE SUL PROLUNGAMENTO DI VIA SAN PIETRO E IN PROSECUZIONE DI VIA SAN LUIGI</t>
         </is>
       </c>
       <c r="E42" t="n">
         <v>46909.36</v>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>2024-02-06T17:26:22</t>
         </is>
       </c>
       <c r="G42" t="inlineStr"/>
       <c r="H42" t="inlineStr">
         <is>
-          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
+          <t>AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>ocds-hu01ve-9520338</t>
         </is>
       </c>
       <c r="B43" t="inlineStr"/>
       <c r="C43" t="inlineStr">
         <is>
-          <t>anac</t>
+          <t>ocp</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t xml:space="preserve">AFFIDAMENTO DEL SERVIZI DI RECUPERO, SEPARAZIONE E/O VALORIZZAZIONE DEI RIFIUTI PROVENIENTI DALLA RACCOLTA DIFFERENZIATA URBANI </t>
         </is>
       </c>
       <c r="E43" t="n">
         <v>46000</v>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>2023-12-27T17:00:26</t>
         </is>
       </c>
       <c r="G43" t="inlineStr"/>
       <c r="H43" t="inlineStr">
         <is>
-          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
+          <t>AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>ocds-hu01ve-9520338</t>
         </is>
       </c>
       <c r="B44" t="inlineStr"/>
       <c r="C44" t="inlineStr">
         <is>
-          <t>ocp</t>
+          <t>anac</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t xml:space="preserve">AFFIDAMENTO DEL SERVIZI DI RECUPERO, SEPARAZIONE E/O VALORIZZAZIONE DEI RIFIUTI PROVENIENTI DALLA RACCOLTA DIFFERENZIATA URBANI </t>
         </is>
       </c>
       <c r="E44" t="n">
         <v>46000</v>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>2023-12-27T17:00:26</t>
         </is>
       </c>
       <c r="G44" t="inlineStr"/>
       <c r="H44" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO</t>
+          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>ocds-hu01ve-8304538</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>8926362AF1</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>anac</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>COMPLETAMENTO INTERVENTI DI EFFICIENTAMENTO ENERGETICO DELL'IMPIANTO DI PUBBLICA ILLUMINAZIONE LUNGO LA STRADA DI CIRCONVALLAZIONE OVEST</t>
         </is>
       </c>
       <c r="E45" t="n">
@@ -2378,106 +2378,106 @@
       <c r="F54" t="inlineStr">
         <is>
           <t>2023-10-28T16:13:43</t>
         </is>
       </c>
       <c r="G54" t="inlineStr"/>
       <c r="H54" t="inlineStr">
         <is>
           <t>AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>ocds-hu01ve-8050512</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>8632793625</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>anac</t>
+          <t>ocp</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>PALAZZO DELLA CULTURA E DELL'ACCOGLIENZA - AFFIDAMENTO SERVIZI E FORNITURE DIVULGAZIONE E COMUNICAZIONE</t>
         </is>
       </c>
       <c r="E55" t="n">
         <v>63750</v>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>2023-10-28T16:09:19</t>
         </is>
       </c>
       <c r="G55" t="inlineStr"/>
       <c r="H55" t="inlineStr">
         <is>
-          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
+          <t>AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>ocds-hu01ve-8050512</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>8632793625</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>ocp</t>
+          <t>anac</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>PALAZZO DELLA CULTURA E DELL'ACCOGLIENZA - AFFIDAMENTO SERVIZI E FORNITURE DIVULGAZIONE E COMUNICAZIONE</t>
         </is>
       </c>
       <c r="E56" t="n">
         <v>63750</v>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>2023-10-28T16:09:19</t>
         </is>
       </c>
       <c r="G56" t="inlineStr"/>
       <c r="H56" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO</t>
+          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>ocds-hu01ve-8032469</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>861249253B</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>anac</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>LAVORI DI RECUPERO E MESSA IN SICUREZZA DELLE STRADE INTERNE AL CENTRO ABITATO (VIA A. DIAZ VIA SAN SEVERO VIA E. FERMI).</t>
         </is>
       </c>
       <c r="E57" t="n">