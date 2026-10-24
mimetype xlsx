--- v0 (2026-10-23)
+++ v1 (2026-10-24)
@@ -876,106 +876,106 @@
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>FORNITURA E POSA IMPIANTO WIRELESS SCUOLA PRIMARIA E FORNITURA E POSA IMPIANTO MULTIMEDIALE PER RIUNIONI AMMINISTRATIVE</t>
         </is>
       </c>
       <c r="E12" t="n">
         <v>6600</v>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>2025-12-18T20:03:18</t>
         </is>
       </c>
       <c r="G12" t="inlineStr"/>
       <c r="H12" t="inlineStr">
         <is>
           <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>ocds-hu01ve-Servizi-0014-2025-V001</t>
+          <t>ocds-hu01ve-Servizi-0015-2025-V001</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>B843055E8B</t>
+          <t>B84226D4C0</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>anac</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>INCARICO PROFESSIONALE PER PREDISPOSIZIONE DOCUMENTAZIONE PER ASSISTENZA ED ESPLETAMENTO COMPLETO DELLA PROCEDURA DI ESPROPRIAZIONE DELLE AREE OCCORRENTI, AI SENSI DEL DPR 327/2001 E S.M.I., ALLA REALIZZAZIONE DELL'OPERA DENOMINATA ACCESSIBILITÀ AL COMUNE DI IDRO: NUOVO PONTE DI INGRESSO AL PAESE</t>
+          <t xml:space="preserve">INCARICO PROFESSIONALE PER VALUTAZIONE DI IMPATTO ACUSTICO, RELATIVAMENTE ALL'OPERA DENOMINATA ACCESSIBILITÀ AL COMUNE DI IDRO: NUOVO PONTE DI INGRESSO AL PAESE. </t>
         </is>
       </c>
       <c r="E13" t="n">
-        <v>15500</v>
+        <v>5684.76</v>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>2025-12-18T19:59:35</t>
         </is>
       </c>
       <c r="G13" t="inlineStr"/>
       <c r="H13" t="inlineStr">
         <is>
           <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>ocds-hu01ve-Servizi-0015-2025-V001</t>
+          <t>ocds-hu01ve-Servizi-0014-2025-V001</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>B84226D4C0</t>
+          <t>B843055E8B</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>anac</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t xml:space="preserve">INCARICO PROFESSIONALE PER VALUTAZIONE DI IMPATTO ACUSTICO, RELATIVAMENTE ALL'OPERA DENOMINATA ACCESSIBILITÀ AL COMUNE DI IDRO: NUOVO PONTE DI INGRESSO AL PAESE. </t>
+          <t>INCARICO PROFESSIONALE PER PREDISPOSIZIONE DOCUMENTAZIONE PER ASSISTENZA ED ESPLETAMENTO COMPLETO DELLA PROCEDURA DI ESPROPRIAZIONE DELLE AREE OCCORRENTI, AI SENSI DEL DPR 327/2001 E S.M.I., ALLA REALIZZAZIONE DELL'OPERA DENOMINATA ACCESSIBILITÀ AL COMUNE DI IDRO: NUOVO PONTE DI INGRESSO AL PAESE</t>
         </is>
       </c>
       <c r="E14" t="n">
-        <v>5684.76</v>
+        <v>15500</v>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>2025-12-18T19:59:35</t>
         </is>
       </c>
       <c r="G14" t="inlineStr"/>
       <c r="H14" t="inlineStr">
         <is>
           <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>ocds-hu01ve-Lavori-0002-2024-V002</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>B2C99061DA</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
@@ -1772,180 +1772,180 @@
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>MANUTENZIONE DEL VERDE PUBBLICO SUL TERRITORIO COMUNALE DI IDRO</t>
         </is>
       </c>
       <c r="E37" t="n">
         <v>70000</v>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>2024-10-21T20:45:19</t>
         </is>
       </c>
       <c r="G37" t="inlineStr"/>
       <c r="H37" t="inlineStr">
         <is>
           <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>ocds-hu01ve-8753653</t>
-[...6 lines deleted...]
-      </c>
+          <t>ocds-hu01ve-8459521</t>
+        </is>
+      </c>
+      <c r="B38" t="inlineStr"/>
       <c r="C38" t="inlineStr">
         <is>
-          <t>anac</t>
+          <t>ocp</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t xml:space="preserve">INCARICO PROFESSIONALE PER LA REDAZIONE DEL PROGETTO DEFINITIVO E DEL PROGETTO ESECUTIVO, DEL COORDINAMENTO DELLA SICUREZZA E DELLA DIREZIONE DEI LAVORI NELL'AMBITO DELL'OPERA DENOMINATA 'MIGLIORAMENTO SISMICO DELLA SCUOLA PRIMARIA DI IDRO' </t>
+          <t>ACQUISTO DI N. 6 AUTOMEZZI ADIBITI AL TRASPORTO DI PERSONE, A N. 9 POSTI (GUIDABILI CON PATENTE B)</t>
         </is>
       </c>
       <c r="E38" t="n">
-        <v>67609.42999999999</v>
+        <v>151639.34</v>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>2024-10-21T20:45:18</t>
         </is>
       </c>
       <c r="G38" t="inlineStr"/>
       <c r="H38" t="inlineStr">
         <is>
-          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
+          <t>PROCEDURA NEGOZIATA PER AFFIDAMENTI SOTTO SOGLIA</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>ocds-hu01ve-8459521</t>
-[...2 lines deleted...]
-      <c r="B39" t="inlineStr"/>
+          <t>ocds-hu01ve-8753653</t>
+        </is>
+      </c>
+      <c r="B39" t="inlineStr">
+        <is>
+          <t>9440761A6D</t>
+        </is>
+      </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>anac</t>
+          <t>ocp</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>ACQUISTO DI N. 6 AUTOMEZZI ADIBITI AL TRASPORTO DI PERSONE, A N. 9 POSTI (GUIDABILI CON PATENTE B)</t>
+          <t xml:space="preserve">INCARICO PROFESSIONALE PER LA REDAZIONE DEL PROGETTO DEFINITIVO E DEL PROGETTO ESECUTIVO, DEL COORDINAMENTO DELLA SICUREZZA E DELLA DIREZIONE DEI LAVORI NELL'AMBITO DELL'OPERA DENOMINATA 'MIGLIORAMENTO SISMICO DELLA SCUOLA PRIMARIA DI IDRO' </t>
         </is>
       </c>
       <c r="E39" t="n">
-        <v>151639.34</v>
+        <v>67609.42999999999</v>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>2024-10-21T20:45:18</t>
         </is>
       </c>
       <c r="G39" t="inlineStr"/>
       <c r="H39" t="inlineStr">
         <is>
-          <t>COD:34 ; TITLE:PROCEDURA NEGOZIATA PER AFFIDAMENTI SOTTO SOGLIA</t>
+          <t>AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>ocds-hu01ve-8459521</t>
         </is>
       </c>
       <c r="B40" t="inlineStr"/>
       <c r="C40" t="inlineStr">
         <is>
-          <t>ocp</t>
+          <t>anac</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>ACQUISTO DI N. 6 AUTOMEZZI ADIBITI AL TRASPORTO DI PERSONE, A N. 9 POSTI (GUIDABILI CON PATENTE B)</t>
         </is>
       </c>
       <c r="E40" t="n">
         <v>151639.34</v>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>2024-10-21T20:45:18</t>
         </is>
       </c>
       <c r="G40" t="inlineStr"/>
       <c r="H40" t="inlineStr">
         <is>
-          <t>PROCEDURA NEGOZIATA PER AFFIDAMENTI SOTTO SOGLIA</t>
+          <t>COD:34 ; TITLE:PROCEDURA NEGOZIATA PER AFFIDAMENTI SOTTO SOGLIA</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>ocds-hu01ve-8753653</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>9440761A6D</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>ocp</t>
+          <t>anac</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t xml:space="preserve">INCARICO PROFESSIONALE PER LA REDAZIONE DEL PROGETTO DEFINITIVO E DEL PROGETTO ESECUTIVO, DEL COORDINAMENTO DELLA SICUREZZA E DELLA DIREZIONE DEI LAVORI NELL'AMBITO DELL'OPERA DENOMINATA 'MIGLIORAMENTO SISMICO DELLA SCUOLA PRIMARIA DI IDRO' </t>
         </is>
       </c>
       <c r="E41" t="n">
         <v>67609.42999999999</v>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>2024-10-21T20:45:18</t>
         </is>
       </c>
       <c r="G41" t="inlineStr"/>
       <c r="H41" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO</t>
+          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>ocds-hu01ve-9403641</t>
         </is>
       </c>
       <c r="B42" t="inlineStr"/>
       <c r="C42" t="inlineStr">
         <is>
           <t>anac</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>LAVORI DI PRONTO INTERVENTO PER LA MESSA IN SICUREZZA DEL COSTONE ROCCIOSO IN VIA VANTONE, MAPPALE N^ 2761 FOGLIO 9</t>
         </is>
       </c>
       <c r="E42" t="n">
         <v>84002.00999999999</v>
       </c>
       <c r="F42" t="inlineStr">
         <is>
@@ -2014,102 +2014,102 @@
       </c>
       <c r="E44" t="n">
         <v>50434.43</v>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>2024-10-21T20:44:59</t>
         </is>
       </c>
       <c r="G44" t="inlineStr"/>
       <c r="H44" t="inlineStr">
         <is>
           <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>ocds-hu01ve-9497443</t>
         </is>
       </c>
       <c r="B45" t="inlineStr"/>
       <c r="C45" t="inlineStr">
         <is>
-          <t>anac</t>
+          <t>ocp</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>SERVIZI CIMITERIALI DA SVOLGERE PRESSO IL CIMITERO COMUNALE DI IDRO PER IL TRIENNIO 2024-2026</t>
         </is>
       </c>
       <c r="E45" t="n">
         <v>60000</v>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>2024-10-21T15:32:16</t>
         </is>
       </c>
       <c r="G45" t="inlineStr"/>
       <c r="H45" t="inlineStr">
         <is>
-          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
+          <t>AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>ocds-hu01ve-9497443</t>
         </is>
       </c>
       <c r="B46" t="inlineStr"/>
       <c r="C46" t="inlineStr">
         <is>
-          <t>ocp</t>
+          <t>anac</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>SERVIZI CIMITERIALI DA SVOLGERE PRESSO IL CIMITERO COMUNALE DI IDRO PER IL TRIENNIO 2024-2026</t>
         </is>
       </c>
       <c r="E46" t="n">
         <v>60000</v>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>2024-10-21T15:32:16</t>
         </is>
       </c>
       <c r="G46" t="inlineStr"/>
       <c r="H46" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO</t>
+          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>ocds-hu01ve-8881484</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>9580111DAE</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>anac</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>INCARICO PER LA VERIFICA DEL PROGETTO ESECUTIVO AI FINI DELLA VALIDAZIONE, DELL'OPERA DENOMINATA 'MIGLIORAMENTO SISMICO DELLA SCUOLA PRIMARIA DI IDRO'</t>
         </is>
       </c>
       <c r="E47" t="n">
@@ -2150,102 +2150,102 @@
       </c>
       <c r="E48" t="n">
         <v>25755.48</v>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>2024-10-21T11:18:52</t>
         </is>
       </c>
       <c r="G48" t="inlineStr"/>
       <c r="H48" t="inlineStr">
         <is>
           <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>ocds-hu01ve-9512659</t>
         </is>
       </c>
       <c r="B49" t="inlineStr"/>
       <c r="C49" t="inlineStr">
         <is>
-          <t>ocp</t>
+          <t>anac</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>PUBBLICAZIONE NELLA G.U.R.I. DELLA PERIZIA DI VARIANTE AL CONTRATTO DEI LAVORI DI 'MIGLIORAMENTO SISMICO DELLA SCUOLA PRIMARIA DI IDRO'.</t>
         </is>
       </c>
       <c r="E49" t="n">
         <v>500</v>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>2024-10-21T10:42:22</t>
         </is>
       </c>
       <c r="G49" t="inlineStr"/>
       <c r="H49" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO</t>
+          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>ocds-hu01ve-9512659</t>
         </is>
       </c>
       <c r="B50" t="inlineStr"/>
       <c r="C50" t="inlineStr">
         <is>
-          <t>anac</t>
+          <t>ocp</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>PUBBLICAZIONE NELLA G.U.R.I. DELLA PERIZIA DI VARIANTE AL CONTRATTO DEI LAVORI DI 'MIGLIORAMENTO SISMICO DELLA SCUOLA PRIMARIA DI IDRO'.</t>
         </is>
       </c>
       <c r="E50" t="n">
         <v>500</v>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>2024-10-21T10:42:22</t>
         </is>
       </c>
       <c r="G50" t="inlineStr"/>
       <c r="H50" t="inlineStr">
         <is>
-          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
+          <t>AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>ocds-hu01ve-9449588</t>
         </is>
       </c>
       <c r="B51" t="inlineStr"/>
       <c r="C51" t="inlineStr">
         <is>
           <t>anac</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>MANUTENZIONE DELL'IMPIANTO DI ILLUMINAZIONE PUBBLICA DELLA PISTA CICLOPEDONALE DI VIA VANTONE</t>
         </is>
       </c>
       <c r="E51" t="n">
         <v>39359.1</v>
       </c>
       <c r="F51" t="inlineStr">
         <is>
@@ -2308,116 +2308,116 @@
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>MANUTENZIONE IMMOBILI E TERRITORIO CON SCADENZA AL 31/12/2025</t>
         </is>
       </c>
       <c r="E53" t="n">
         <v>100000</v>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>2024-07-23T16:31:06</t>
         </is>
       </c>
       <c r="G53" t="inlineStr"/>
       <c r="H53" t="inlineStr">
         <is>
           <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>ocds-hu01ve-9261404</t>
+          <t>ocds-hu01ve-8794442</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>A0006B2741</t>
+          <t>9486294175</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>ocp</t>
+          <t>anac</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>RIQUALIFICAZIONE ENERGETICA DELL'IMPIANTO DI ILLUMINAZIONE DEL CAMPO DA CALCIO DI VIA RIMEMBRANZE</t>
+          <t>RIQUALIFICAZIONE ARREDO URBANO</t>
         </is>
       </c>
       <c r="E54" t="n">
-        <v>40740.26</v>
+        <v>44480</v>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>2024-03-07T17:30:14</t>
         </is>
       </c>
       <c r="G54" t="inlineStr"/>
       <c r="H54" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO</t>
+          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>ocds-hu01ve-8794442</t>
+          <t>ocds-hu01ve-9261404</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>9486294175</t>
+          <t>A0006B2741</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>anac</t>
+          <t>ocp</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>RIQUALIFICAZIONE ARREDO URBANO</t>
+          <t>RIQUALIFICAZIONE ENERGETICA DELL'IMPIANTO DI ILLUMINAZIONE DEL CAMPO DA CALCIO DI VIA RIMEMBRANZE</t>
         </is>
       </c>
       <c r="E55" t="n">
-        <v>44480</v>
+        <v>40740.26</v>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>2024-03-07T17:30:14</t>
         </is>
       </c>
       <c r="G55" t="inlineStr"/>
       <c r="H55" t="inlineStr">
         <is>
-          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
+          <t>AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>ocds-hu01ve-9261404</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>A0006B2741</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>anac</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>RIQUALIFICAZIONE ENERGETICA DELL'IMPIANTO DI ILLUMINAZIONE DEL CAMPO DA CALCIO DI VIA RIMEMBRANZE</t>
         </is>
       </c>
       <c r="E56" t="n">
@@ -2602,102 +2602,102 @@
       </c>
       <c r="E61" t="n">
         <v>8546.549999999999</v>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>2024-02-09T17:39:22</t>
         </is>
       </c>
       <c r="G61" t="inlineStr"/>
       <c r="H61" t="inlineStr">
         <is>
           <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>ocds-hu01ve-9499682</t>
         </is>
       </c>
       <c r="B62" t="inlineStr"/>
       <c r="C62" t="inlineStr">
         <is>
-          <t>ocp</t>
+          <t>anac</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>ACQUISIZIONE DI UN PICK-UP AD USO ESCLUSIVO DI PROTEZIONE CIVILE</t>
         </is>
       </c>
       <c r="E62" t="n">
         <v>55000</v>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>2023-12-20T17:00:31</t>
         </is>
       </c>
       <c r="G62" t="inlineStr"/>
       <c r="H62" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO</t>
+          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>ocds-hu01ve-9499682</t>
         </is>
       </c>
       <c r="B63" t="inlineStr"/>
       <c r="C63" t="inlineStr">
         <is>
-          <t>anac</t>
+          <t>ocp</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>ACQUISIZIONE DI UN PICK-UP AD USO ESCLUSIVO DI PROTEZIONE CIVILE</t>
         </is>
       </c>
       <c r="E63" t="n">
         <v>55000</v>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>2023-12-20T17:00:31</t>
         </is>
       </c>
       <c r="G63" t="inlineStr"/>
       <c r="H63" t="inlineStr">
         <is>
-          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
+          <t>AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>ocds-hu01ve-8221258</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>8833371858</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>ocp</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>PRONTO INTERVENTO DI SOMMA URGENZA PER LA MESSA IN SICUREZZA DI VIA RISSARDÌ</t>
         </is>
       </c>
       <c r="E64" t="n">
@@ -3309,111 +3309,111 @@
         </is>
       </c>
       <c r="E81" t="n">
         <v>94978.28</v>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>2023-10-28T16:01:08</t>
         </is>
       </c>
       <c r="G81" t="inlineStr"/>
       <c r="H81" t="inlineStr">
         <is>
           <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>ocds-hu01ve-8188202</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>8796473727</t>
+          <t>8796507337</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>ocp</t>
+          <t>anac</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>INCARICO DI AGGIORNAMENTO DELLA RELAZIONE GEOLOGICA, CARATTERIZZAZIONE GEOTECNICA E SISMICA DEL PROGETTO DENOMINATO 'ACCESSIBILITÀ AL COMUNE DI IDRO'</t>
         </is>
       </c>
       <c r="E82" t="n">
         <v>30000</v>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>2023-10-28T16:00:59</t>
         </is>
       </c>
       <c r="G82" t="inlineStr"/>
       <c r="H82" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO</t>
+          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>ocds-hu01ve-8188202</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>8796507337</t>
+          <t>8796473727</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>anac</t>
+          <t>ocp</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
           <t>INCARICO DI AGGIORNAMENTO DELLA RELAZIONE GEOLOGICA, CARATTERIZZAZIONE GEOTECNICA E SISMICA DEL PROGETTO DENOMINATO 'ACCESSIBILITÀ AL COMUNE DI IDRO'</t>
         </is>
       </c>
       <c r="E83" t="n">
         <v>30000</v>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>2023-10-28T16:00:59</t>
         </is>
       </c>
       <c r="G83" t="inlineStr"/>
       <c r="H83" t="inlineStr">
         <is>
-          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
+          <t>AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>ocds-hu01ve-8144412</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>87458908BD</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
           <t>anac</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
           <t>PRONTO INTERVENTO DI SOMMA URGENZA PER LA MESSA IN SICUREZZA DEL COSTONE ROCCIOSO IN IN VIA VANTONE, IN PROSSIMITÀ DELLE GALLERIE DI VESTA</t>
         </is>
       </c>
       <c r="E84" t="n">