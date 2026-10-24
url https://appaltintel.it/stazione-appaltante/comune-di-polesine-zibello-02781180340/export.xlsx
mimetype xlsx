--- v0 (2026-10-23)
+++ v1 (2026-10-24)
@@ -732,106 +732,106 @@
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>SERVIZIO AGRONOMO 2025-2026-2027</t>
         </is>
       </c>
       <c r="E8" t="n">
         <v>14950</v>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>2025-12-18T18:29:57</t>
         </is>
       </c>
       <c r="G8" t="inlineStr"/>
       <c r="H8" t="inlineStr">
         <is>
           <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>ocds-hu01ve-CONSIP_RDO_5205114</t>
+          <t>ocds-hu01ve-CONSIP_RDO_5205055</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>B640941E67</t>
+          <t>B63E0FA183</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>anac</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>SUMMIT INTERNAZIONALE DELLE CITTASLOW D'ACQUA DOLCE2025</t>
+          <t>FORMAZIONE PROFESSIONALE GIOVANILE TURISMO</t>
         </is>
       </c>
       <c r="E9" t="n">
-        <v>24590.16</v>
+        <v>13950.81</v>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>2025-12-18T18:27:02</t>
         </is>
       </c>
       <c r="G9" t="inlineStr"/>
       <c r="H9" t="inlineStr">
         <is>
           <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>ocds-hu01ve-CONSIP_RDO_5205055</t>
+          <t>ocds-hu01ve-CONSIP_RDO_5205114</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>B63E0FA183</t>
+          <t>B640941E67</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>anac</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>FORMAZIONE PROFESSIONALE GIOVANILE TURISMO</t>
+          <t>SUMMIT INTERNAZIONALE DELLE CITTASLOW D'ACQUA DOLCE2025</t>
         </is>
       </c>
       <c r="E10" t="n">
-        <v>13950.81</v>
+        <v>24590.16</v>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>2025-12-18T18:27:02</t>
         </is>
       </c>
       <c r="G10" t="inlineStr"/>
       <c r="H10" t="inlineStr">
         <is>
           <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>ocds-hu01ve-CONSIP_RDO_5218150</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>B647962687</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
@@ -1304,106 +1304,106 @@
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>PROGETTAZIONE ECOMUSEO</t>
         </is>
       </c>
       <c r="E24" t="n">
         <v>8196.719999999999</v>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>2025-12-18T15:29:44</t>
         </is>
       </c>
       <c r="G24" t="inlineStr"/>
       <c r="H24" t="inlineStr">
         <is>
           <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>ocds-hu01ve-CONSIP_RDO_4598112</t>
+          <t>ocds-hu01ve-CONSIP_RDO_4626219</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>B2FD91DB61</t>
+          <t>B2F8ED815E</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>anac</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>MANUTENZIONE ORDINARIA STRADE BIANCHE 2024</t>
+          <t>PROGETTAZIONE ECOMUSEO</t>
         </is>
       </c>
       <c r="E25" t="n">
-        <v>15799</v>
+        <v>8196.719999999999</v>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>2025-12-18T15:29:13</t>
         </is>
       </c>
       <c r="G25" t="inlineStr"/>
       <c r="H25" t="inlineStr">
         <is>
           <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>ocds-hu01ve-CONSIP_RDO_4626219</t>
+          <t>ocds-hu01ve-CONSIP_RDO_4598112</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>B2F8ED815E</t>
+          <t>B2FD91DB61</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>anac</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>PROGETTAZIONE ECOMUSEO</t>
+          <t>MANUTENZIONE ORDINARIA STRADE BIANCHE 2024</t>
         </is>
       </c>
       <c r="E26" t="n">
-        <v>8196.719999999999</v>
+        <v>15799</v>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>2025-12-18T15:29:13</t>
         </is>
       </c>
       <c r="G26" t="inlineStr"/>
       <c r="H26" t="inlineStr">
         <is>
           <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>ocds-hu01ve-CONSIP_RDO_5236361</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>B66B6CEA6A</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
@@ -1412,106 +1412,106 @@
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>SERVIZIO AGRONOMO</t>
         </is>
       </c>
       <c r="E27" t="n">
         <v>11700</v>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>2025-12-17T16:49:17</t>
         </is>
       </c>
       <c r="G27" t="inlineStr"/>
       <c r="H27" t="inlineStr">
         <is>
           <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>ocds-hu01ve-CONSIP_RDO_4561196</t>
+          <t>ocds-hu01ve-CONSIP_RDO_4558532</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>B2B37AFC03</t>
+          <t>B2A7D9154C</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>anac</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>ASSISTENZA INFORMATICA 2024-2027</t>
+          <t>MANUTENZIONE STRAORDINARIA SERRAMENTI PALAZZO BUIA PER EFFICIENTAMENTO ENERGETICO</t>
         </is>
       </c>
       <c r="E28" t="n">
-        <v>17007</v>
+        <v>45454</v>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>2025-12-17T16:24:13</t>
         </is>
       </c>
       <c r="G28" t="inlineStr"/>
       <c r="H28" t="inlineStr">
         <is>
           <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>ocds-hu01ve-CONSIP_RDO_4558532</t>
+          <t>ocds-hu01ve-CONSIP_RDO_4561196</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>B2A7D9154C</t>
+          <t>B2B37AFC03</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>anac</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>MANUTENZIONE STRAORDINARIA SERRAMENTI PALAZZO BUIA PER EFFICIENTAMENTO ENERGETICO</t>
+          <t>ASSISTENZA INFORMATICA 2024-2027</t>
         </is>
       </c>
       <c r="E29" t="n">
-        <v>45454</v>
+        <v>17007</v>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>2025-12-17T16:24:13</t>
         </is>
       </c>
       <c r="G29" t="inlineStr"/>
       <c r="H29" t="inlineStr">
         <is>
           <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>ocds-hu01ve-CONSIP_RDO_4570679</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>B2BEC41EE9</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
@@ -1556,106 +1556,106 @@
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>PULIZIA IMMOBILI COMUNALI 2024-2025</t>
         </is>
       </c>
       <c r="E31" t="n">
         <v>16152</v>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>2025-12-17T16:23:45</t>
         </is>
       </c>
       <c r="G31" t="inlineStr"/>
       <c r="H31" t="inlineStr">
         <is>
           <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>ocds-hu01ve-CONSIP_RDO_4573533</t>
+          <t>ocds-hu01ve-CONSIP_RDO_4573918</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>B2BEAA7C92</t>
+          <t>B2C092EDB6</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>anac</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>PRESENTAZIONE DI PROGETTI RELATIVI AD INTERVENTI PER SPESE D'INVESTIMENTO NEL SETTORE DELLO SPETTACOLO - L.R.N. 13/99 E AD INTERVENTI DI RESTAURO, CONSERVAZIONE, CONSOLIDAMENTO E VALORIZZAZIONE DEL PATRIMONIO ARCHITETTONICO STORICO E CONTEMPORANEO A DESTINAZIONE CULTURALE L.R. N. 7/2020 - ANNI 2024-2026. TEATRO PALLAVICINO. AFFIDAMENTO PROGETTO ESECUTIVO COMPRENSIVO DI PRATICHE PER LA SOPRINTENDENZA</t>
+          <t>SEGNALETICA VERTICALE</t>
         </is>
       </c>
       <c r="E32" t="n">
-        <v>15080</v>
+        <v>6000</v>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>2025-12-17T16:23:42</t>
         </is>
       </c>
       <c r="G32" t="inlineStr"/>
       <c r="H32" t="inlineStr">
         <is>
           <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>ocds-hu01ve-CONSIP_RDO_4573918</t>
+          <t>ocds-hu01ve-CONSIP_RDO_4573533</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>B2C092EDB6</t>
+          <t>B2BEAA7C92</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>anac</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>SEGNALETICA VERTICALE</t>
+          <t>PRESENTAZIONE DI PROGETTI RELATIVI AD INTERVENTI PER SPESE D'INVESTIMENTO NEL SETTORE DELLO SPETTACOLO - L.R.N. 13/99 E AD INTERVENTI DI RESTAURO, CONSERVAZIONE, CONSOLIDAMENTO E VALORIZZAZIONE DEL PATRIMONIO ARCHITETTONICO STORICO E CONTEMPORANEO A DESTINAZIONE CULTURALE L.R. N. 7/2020 - ANNI 2024-2026. TEATRO PALLAVICINO. AFFIDAMENTO PROGETTO ESECUTIVO COMPRENSIVO DI PRATICHE PER LA SOPRINTENDENZA</t>
         </is>
       </c>
       <c r="E33" t="n">
-        <v>6000</v>
+        <v>15080</v>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>2025-12-17T16:23:42</t>
         </is>
       </c>
       <c r="G33" t="inlineStr"/>
       <c r="H33" t="inlineStr">
         <is>
           <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>ocds-hu01ve-CONSIP_ORDINE_8069683</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>B33336D8AA</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
@@ -2066,198 +2066,198 @@
       </c>
       <c r="E45" t="n">
         <v>51010.36</v>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>2024-10-21T19:59:52</t>
         </is>
       </c>
       <c r="G45" t="inlineStr"/>
       <c r="H45" t="inlineStr">
         <is>
           <t>COD:1 ; TITLE:PROCEDURA APERTA</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>ocds-hu01ve-9507059</t>
         </is>
       </c>
       <c r="B46" t="inlineStr"/>
       <c r="C46" t="inlineStr">
         <is>
-          <t>ocp</t>
+          <t>anac</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t xml:space="preserve">M1C3I2.1-ATTRATTIVITÀ DEI BORGHI. 2.1_ATTIVITÀ PRATICHE ALL'ASSOCIAZIONE CULTURALE ESTA' </t>
         </is>
       </c>
       <c r="E46" t="n">
         <v>92745.89999999999</v>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>2024-10-21T19:10:11</t>
         </is>
       </c>
       <c r="G46" t="inlineStr"/>
       <c r="H46" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO</t>
+          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>ocds-hu01ve-9507059</t>
         </is>
       </c>
       <c r="B47" t="inlineStr"/>
       <c r="C47" t="inlineStr">
         <is>
-          <t>anac</t>
+          <t>ocp</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t xml:space="preserve">M1C3I2.1-ATTRATTIVITÀ DEI BORGHI. 2.1_ATTIVITÀ PRATICHE ALL'ASSOCIAZIONE CULTURALE ESTA' </t>
         </is>
       </c>
       <c r="E47" t="n">
         <v>92745.89999999999</v>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>2024-10-21T19:10:11</t>
         </is>
       </c>
       <c r="G47" t="inlineStr"/>
       <c r="H47" t="inlineStr">
         <is>
-          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
+          <t>AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>ocds-hu01ve-9484023</t>
+          <t>ocds-hu01ve-9419605</t>
         </is>
       </c>
       <c r="B48" t="inlineStr"/>
       <c r="C48" t="inlineStr">
         <is>
           <t>anac</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t xml:space="preserve">ACCORDO COLLABORAZIONE CITTASLOW INTERVENTO PER LA RIGENERAZIONE CULTURALE E SOCIALE DEI PICCOLI BORGHI STORICI (FIN. UE - NEXT GENERATION EU)NELL'AMBITO DEL PNRR, MISSIONE 1, DIGITALIZZAZIONE, INNOVAZIONE, COMPETITIVITA' E CULTURA, COMPONENTE 3 CULTURA 4.0 (M1C3) MISURA 2 - RIGENERAIZONE DI PICCOLI SITI CULTURALI, PATRIMONIO CULTURALE, RELIGIOSO E RURALE, INVESTIMENTO 2.1 : ATTRATTIVITA' DEI BORGHI STORICI </t>
+          <t xml:space="preserve">COLLAUDATORE STATICO AMPLIAMENTO NIDO IL FIUME INCANTATO POLESINE P.SE. (FIN.UE-NEXT GENERATION EU M4C1I1.1.) </t>
         </is>
       </c>
       <c r="E48" t="n">
-        <v>21639.35</v>
+        <v>2884.62</v>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>2024-10-21T19:10:04</t>
         </is>
       </c>
       <c r="G48" t="inlineStr"/>
       <c r="H48" t="inlineStr">
         <is>
           <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>ocds-hu01ve-9484023</t>
         </is>
       </c>
       <c r="B49" t="inlineStr"/>
       <c r="C49" t="inlineStr">
         <is>
-          <t>ocp</t>
+          <t>anac</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t xml:space="preserve">ACCORDO COLLABORAZIONE CITTASLOW INTERVENTO PER LA RIGENERAZIONE CULTURALE E SOCIALE DEI PICCOLI BORGHI STORICI (FIN. UE - NEXT GENERATION EU)NELL'AMBITO DEL PNRR, MISSIONE 1, DIGITALIZZAZIONE, INNOVAZIONE, COMPETITIVITA' E CULTURA, COMPONENTE 3 CULTURA 4.0 (M1C3) MISURA 2 - RIGENERAIZONE DI PICCOLI SITI CULTURALI, PATRIMONIO CULTURALE, RELIGIOSO E RURALE, INVESTIMENTO 2.1 : ATTRATTIVITA' DEI BORGHI STORICI </t>
         </is>
       </c>
       <c r="E49" t="n">
         <v>21639.35</v>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>2024-10-21T19:10:04</t>
         </is>
       </c>
       <c r="G49" t="inlineStr"/>
       <c r="H49" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO</t>
+          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>ocds-hu01ve-9419605</t>
+          <t>ocds-hu01ve-9484023</t>
         </is>
       </c>
       <c r="B50" t="inlineStr"/>
       <c r="C50" t="inlineStr">
         <is>
-          <t>anac</t>
+          <t>ocp</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t xml:space="preserve">COLLAUDATORE STATICO AMPLIAMENTO NIDO IL FIUME INCANTATO POLESINE P.SE. (FIN.UE-NEXT GENERATION EU M4C1I1.1.) </t>
+          <t xml:space="preserve">ACCORDO COLLABORAZIONE CITTASLOW INTERVENTO PER LA RIGENERAZIONE CULTURALE E SOCIALE DEI PICCOLI BORGHI STORICI (FIN. UE - NEXT GENERATION EU)NELL'AMBITO DEL PNRR, MISSIONE 1, DIGITALIZZAZIONE, INNOVAZIONE, COMPETITIVITA' E CULTURA, COMPONENTE 3 CULTURA 4.0 (M1C3) MISURA 2 - RIGENERAIZONE DI PICCOLI SITI CULTURALI, PATRIMONIO CULTURALE, RELIGIOSO E RURALE, INVESTIMENTO 2.1 : ATTRATTIVITA' DEI BORGHI STORICI </t>
         </is>
       </c>
       <c r="E50" t="n">
-        <v>2884.62</v>
+        <v>21639.35</v>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>2024-10-21T19:10:04</t>
         </is>
       </c>
       <c r="G50" t="inlineStr"/>
       <c r="H50" t="inlineStr">
         <is>
-          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
+          <t>AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>ocds-hu01ve-9426328</t>
         </is>
       </c>
       <c r="B51" t="inlineStr"/>
       <c r="C51" t="inlineStr">
         <is>
           <t>anac</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>NOMINA COLLAUDATORE RISTRUTTURAZIONE E RIQUALIFICAZIONE PALAZZO MENTA (FIN.UE-NEXT GENERATION EU M4C1I1.1.) CUP: E57B22000020006</t>
         </is>
       </c>
       <c r="E51" t="n">
         <v>2884.62</v>
       </c>
       <c r="F51" t="inlineStr">
         <is>
@@ -2718,178 +2718,178 @@
       <c r="F64" t="inlineStr">
         <is>
           <t>2024-10-21T07:39:41</t>
         </is>
       </c>
       <c r="G64" t="inlineStr"/>
       <c r="H64" t="inlineStr">
         <is>
           <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>ocds-hu01ve-8357255</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>8988314F58</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>anac</t>
+          <t>ocp</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t xml:space="preserve">OPERE DA IDRAULICO OSTELLO </t>
         </is>
       </c>
       <c r="E65" t="n">
         <v>9425</v>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>2024-10-21T01:40:56</t>
         </is>
       </c>
       <c r="G65" t="inlineStr"/>
       <c r="H65" t="inlineStr">
         <is>
-          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
+          <t>AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>ocds-hu01ve-8357255</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>8988314F58</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>ocp</t>
+          <t>anac</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t xml:space="preserve">OPERE DA IDRAULICO OSTELLO </t>
         </is>
       </c>
       <c r="E66" t="n">
         <v>9425</v>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>2024-10-21T01:40:56</t>
         </is>
       </c>
       <c r="G66" t="inlineStr"/>
       <c r="H66" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO</t>
+          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>ocds-hu01ve-8355558</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>89861261C4</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>anac</t>
+          <t>ocp</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t xml:space="preserve">REALIZZAZIONE IMPIANTO ELETTRICO CUCINA DISPENSA OSTELLO </t>
         </is>
       </c>
       <c r="E67" t="n">
         <v>20000</v>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>2024-10-21T01:40:07</t>
         </is>
       </c>
       <c r="G67" t="inlineStr"/>
       <c r="H67" t="inlineStr">
         <is>
-          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
+          <t>AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>ocds-hu01ve-8355558</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>89861261C4</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>ocp</t>
+          <t>anac</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t xml:space="preserve">REALIZZAZIONE IMPIANTO ELETTRICO CUCINA DISPENSA OSTELLO </t>
         </is>
       </c>
       <c r="E68" t="n">
         <v>20000</v>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>2024-10-21T01:40:07</t>
         </is>
       </c>
       <c r="G68" t="inlineStr"/>
       <c r="H68" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO</t>
+          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>ocds-hu01ve-9218066</t>
         </is>
       </c>
       <c r="B69" t="inlineStr"/>
       <c r="C69" t="inlineStr">
         <is>
           <t>anac</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>LAVORI DI RECUPERO DEL CHIOSTRO PER REALIZZAZIONE SEDE DEL MERCATO CONTADINO</t>
         </is>
       </c>
       <c r="E69" t="n">
         <v>55358.48</v>
       </c>
       <c r="F69" t="inlineStr">
         <is>
@@ -3478,106 +3478,106 @@
       <c r="F86" t="inlineStr">
         <is>
           <t>2023-12-14T17:00:48</t>
         </is>
       </c>
       <c r="G86" t="inlineStr"/>
       <c r="H86" t="inlineStr">
         <is>
           <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>ocds-hu01ve-8236858</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>8850987189</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>ocp</t>
+          <t>anac</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
           <t>RIFACIMENTO MARCIAPIEDI VIA MANZONI, VIA ROMA POLESINE P.SE</t>
         </is>
       </c>
       <c r="E87" t="n">
         <v>90000</v>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>2023-11-07T17:00:20</t>
         </is>
       </c>
       <c r="G87" t="inlineStr"/>
       <c r="H87" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO</t>
+          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>ocds-hu01ve-8236858</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>8850987189</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>anac</t>
+          <t>ocp</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
           <t>RIFACIMENTO MARCIAPIEDI VIA MANZONI, VIA ROMA POLESINE P.SE</t>
         </is>
       </c>
       <c r="E88" t="n">
         <v>90000</v>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>2023-11-07T17:00:20</t>
         </is>
       </c>
       <c r="G88" t="inlineStr"/>
       <c r="H88" t="inlineStr">
         <is>
-          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
+          <t>AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>ocds-hu01ve-7681653</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>82008134F9</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
           <t>ocp</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
           <t>SERVIZIO MANUTENZIONE STRADE BIANCHE PERIODO 2020/2022</t>
         </is>
       </c>
       <c r="E89" t="n">
@@ -4166,106 +4166,106 @@
       <c r="F106" t="inlineStr">
         <is>
           <t>2023-10-28T16:01:37</t>
         </is>
       </c>
       <c r="G106" t="inlineStr"/>
       <c r="H106" t="inlineStr">
         <is>
           <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>ocds-hu01ve-8190685</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>879934378D</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>ocp</t>
+          <t>anac</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
           <t>RIPRISTINO CAVA BODRIAZZO</t>
         </is>
       </c>
       <c r="E107" t="n">
         <v>58596.86</v>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>2023-10-28T16:01:21</t>
         </is>
       </c>
       <c r="G107" t="inlineStr"/>
       <c r="H107" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO</t>
+          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>ocds-hu01ve-8190685</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>879934378D</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>anac</t>
+          <t>ocp</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
           <t>RIPRISTINO CAVA BODRIAZZO</t>
         </is>
       </c>
       <c r="E108" t="n">
         <v>58596.86</v>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t>2023-10-28T16:01:21</t>
         </is>
       </c>
       <c r="G108" t="inlineStr"/>
       <c r="H108" t="inlineStr">
         <is>
-          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
+          <t>AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>ocds-hu01ve-8331588</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>895840125F</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
           <t>anac</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
           <t>LAVORI DI MANUTENZIONE STRAORDINARIA OPERE EDILI DI ASSISTENZA ALLA MESSA IN OPERA DI MICROPALI DI FONDAZIONE</t>
         </is>
       </c>
       <c r="E109" t="n">
@@ -4310,106 +4310,106 @@
       <c r="F110" t="inlineStr">
         <is>
           <t>2023-10-28T16:01:04</t>
         </is>
       </c>
       <c r="G110" t="inlineStr"/>
       <c r="H110" t="inlineStr">
         <is>
           <t>AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>ocds-hu01ve-8331550</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>89583708C8</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>ocp</t>
+          <t>anac</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
           <t>LAVORI DI MANUTENZIONE STRAORDINARIA MESSA IN OPERA DI MICROPALI DI FONDAZIONE</t>
         </is>
       </c>
       <c r="E111" t="n">
         <v>43956</v>
       </c>
       <c r="F111" t="inlineStr">
         <is>
           <t>2023-10-28T16:00:44</t>
         </is>
       </c>
       <c r="G111" t="inlineStr"/>
       <c r="H111" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO</t>
+          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>ocds-hu01ve-8331550</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>89583708C8</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>anac</t>
+          <t>ocp</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
           <t>LAVORI DI MANUTENZIONE STRAORDINARIA MESSA IN OPERA DI MICROPALI DI FONDAZIONE</t>
         </is>
       </c>
       <c r="E112" t="n">
         <v>43956</v>
       </c>
       <c r="F112" t="inlineStr">
         <is>
           <t>2023-10-28T16:00:44</t>
         </is>
       </c>
       <c r="G112" t="inlineStr"/>
       <c r="H112" t="inlineStr">
         <is>
-          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
+          <t>AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
           <t>ocds-hu01ve-8281817</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>8900809BF0</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
           <t>anac</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
           <t>LAVORI DI MANUTENZIONE STRAORDINARIA DI ALCUNE STRADE COMUNALI</t>
         </is>
       </c>
       <c r="E113" t="n">
@@ -4588,106 +4588,106 @@
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
           <t>SERVIZIO DI SGOMBERO NEVE E SPARGIMENTO SALE DELLE STRADE PUBBLICHE PERIODO 15 NOVEMBRE 2019 31 MARZO 2022</t>
         </is>
       </c>
       <c r="E118" t="n">
         <v>73620</v>
       </c>
       <c r="F118" t="inlineStr">
         <is>
           <t>2021-10-01T12:00:00</t>
         </is>
       </c>
       <c r="G118" t="inlineStr"/>
       <c r="H118" t="inlineStr">
         <is>
           <t>PROCEDURA APERTA</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>ocds-hu01ve-7526762</t>
+          <t>ocds-hu01ve-7517435</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>802047622D</t>
+          <t>800941170B</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
           <t>ocp</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>SERVIZIO DI REFEZIONE SCOLASTICA PER IL PERIODO DAL 01.09.2019 AL 30.07.2022, CON POSSIBILITA</t>
+          <t>SERVIZIO DI GESTIONE NIDO COMUNALE SITO NEL COMUNE DI POLESINE ZIBELLO PER IL PERIODO 1.09.2019/31.07.2022</t>
         </is>
       </c>
       <c r="E119" t="n">
-        <v>228150</v>
+        <v>286740.96</v>
       </c>
       <c r="F119" t="inlineStr">
         <is>
           <t>2021-07-24T12:00:00</t>
         </is>
       </c>
       <c r="G119" t="inlineStr"/>
       <c r="H119" t="inlineStr">
         <is>
           <t>AFFIDAMENTO DIRETTO IN ADESIONE AD ACCORDO QUADRO/CONVENZIONE</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t>ocds-hu01ve-7517435</t>
+          <t>ocds-hu01ve-7526762</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>800941170B</t>
+          <t>802047622D</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
           <t>ocp</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>SERVIZIO DI GESTIONE NIDO COMUNALE SITO NEL COMUNE DI POLESINE ZIBELLO PER IL PERIODO 1.09.2019/31.07.2022</t>
+          <t>SERVIZIO DI REFEZIONE SCOLASTICA PER IL PERIODO DAL 01.09.2019 AL 30.07.2022, CON POSSIBILITA</t>
         </is>
       </c>
       <c r="E120" t="n">
-        <v>286740.96</v>
+        <v>228150</v>
       </c>
       <c r="F120" t="inlineStr">
         <is>
           <t>2021-07-24T12:00:00</t>
         </is>
       </c>
       <c r="G120" t="inlineStr"/>
       <c r="H120" t="inlineStr">
         <is>
           <t>AFFIDAMENTO DIRETTO IN ADESIONE AD ACCORDO QUADRO/CONVENZIONE</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
           <t>ocds-hu01ve-7535186</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>8029923615</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">