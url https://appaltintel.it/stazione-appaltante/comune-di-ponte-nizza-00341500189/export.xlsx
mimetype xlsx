--- v0 (2026-10-23)
+++ v1 (2026-10-24)
@@ -806,106 +806,106 @@
       <c r="F10" t="inlineStr">
         <is>
           <t>2025-07-18T16:30:47</t>
         </is>
       </c>
       <c r="G10" t="inlineStr"/>
       <c r="H10" t="inlineStr">
         <is>
           <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>ocds-hu01ve-4189359</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>4219099E9F</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>ocp</t>
+          <t>anac</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>FORNITURA ARREDO PER CENTRO DEL RIUTILIZZO</t>
         </is>
       </c>
       <c r="E11" t="n">
         <v>5700</v>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>2025-07-17T16:32:29</t>
         </is>
       </c>
       <c r="G11" t="inlineStr"/>
       <c r="H11" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO</t>
+          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>ocds-hu01ve-4189359</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>4219099E9F</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>anac</t>
+          <t>ocp</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>FORNITURA ARREDO PER CENTRO DEL RIUTILIZZO</t>
         </is>
       </c>
       <c r="E12" t="n">
         <v>5700</v>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>2025-07-17T16:32:29</t>
         </is>
       </c>
       <c r="G12" t="inlineStr"/>
       <c r="H12" t="inlineStr">
         <is>
-          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
+          <t>AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>ocds-hu01ve-GESTIONE C.T.</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>B79CEEC7B5</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>ocp</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>GESTIONE C.T.</t>
         </is>
       </c>
       <c r="E13" t="n">
@@ -950,106 +950,106 @@
       <c r="F14" t="inlineStr">
         <is>
           <t>2025-07-08T12:42:41</t>
         </is>
       </c>
       <c r="G14" t="inlineStr"/>
       <c r="H14" t="inlineStr">
         <is>
           <t>PROCEDURA NEGOZIATA SENZA PREVIA PUBBLICAZIONE</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>ocds-hu01ve-8574037</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>9240914379</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>ocp</t>
+          <t>anac</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>AFFIDAMENTO MESSA IN SICUREZZA DEL TERRITORIO IN LOC. VIGNOLA E PIZZOCORNO</t>
         </is>
       </c>
       <c r="E15" t="n">
         <v>718564.92</v>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>2025-04-10T16:30:36</t>
         </is>
       </c>
       <c r="G15" t="inlineStr"/>
       <c r="H15" t="inlineStr">
         <is>
-          <t>PROCEDURA NEGOZIATA SENZA PREVIA INDIZIONE DI GARA (SETTORI SPECIALI)</t>
+          <t>COD:6 ; TITLE:PROCEDURA NEGOZIATA SENZA PREVIA INDIZIONE DI GARA (SETTORI SPECIALI)</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>ocds-hu01ve-8574037</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>9240914379</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>anac</t>
+          <t>ocp</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>AFFIDAMENTO MESSA IN SICUREZZA DEL TERRITORIO IN LOC. VIGNOLA E PIZZOCORNO</t>
         </is>
       </c>
       <c r="E16" t="n">
         <v>718564.92</v>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>2025-04-10T16:30:36</t>
         </is>
       </c>
       <c r="G16" t="inlineStr"/>
       <c r="H16" t="inlineStr">
         <is>
-          <t>COD:6 ; TITLE:PROCEDURA NEGOZIATA SENZA PREVIA INDIZIONE DI GARA (SETTORI SPECIALI)</t>
+          <t>PROCEDURA NEGOZIATA SENZA PREVIA INDIZIONE DI GARA (SETTORI SPECIALI)</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>ocds-hu01ve-MUNICIPIO INTONACI</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>B304B9A5F0</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>ocp</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>LAVORI DI INTONACATURA PALAZZO MUNICIPALE</t>
         </is>
       </c>
       <c r="E17" t="n">
@@ -1518,106 +1518,106 @@
       <c r="F30" t="inlineStr">
         <is>
           <t>2023-10-29T17:04:32</t>
         </is>
       </c>
       <c r="G30" t="inlineStr"/>
       <c r="H30" t="inlineStr">
         <is>
           <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>ocds-hu01ve-8207623</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>8818429DCF</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>anac</t>
+          <t>ocp</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>INTERVENTO DI MANUTENZIONE STRAORDINARIA E MESSA IN SICUREZZA PAVIMENTAZIONE SALA CIVICA IN LOC. PIZZOCORNO</t>
         </is>
       </c>
       <c r="E31" t="n">
         <v>9465</v>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>2023-10-29T17:04:24</t>
         </is>
       </c>
       <c r="G31" t="inlineStr"/>
       <c r="H31" t="inlineStr">
         <is>
-          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
+          <t>AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>ocds-hu01ve-8207623</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>8818429DCF</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>ocp</t>
+          <t>anac</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>INTERVENTO DI MANUTENZIONE STRAORDINARIA E MESSA IN SICUREZZA PAVIMENTAZIONE SALA CIVICA IN LOC. PIZZOCORNO</t>
         </is>
       </c>
       <c r="E32" t="n">
         <v>9465</v>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>2023-10-29T17:04:24</t>
         </is>
       </c>
       <c r="G32" t="inlineStr"/>
       <c r="H32" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO</t>
+          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>ocds-hu01ve-9382818</t>
         </is>
       </c>
       <c r="B33" t="inlineStr"/>
       <c r="C33" t="inlineStr">
         <is>
           <t>anac</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t xml:space="preserve">PNRR - MISSIONE 1 - COMPONENTE 1 - INVESTIMENTO 1.4 SERVIZI E CITTADINANZA DIGITALE - 1.4.3 ADOZIONE PIATTAFORMA PAGOPA </t>
         </is>
       </c>
       <c r="E33" t="n">
         <v>40062</v>
       </c>
       <c r="F33" t="inlineStr">
         <is>
@@ -1690,250 +1690,250 @@
       <c r="F35" t="inlineStr">
         <is>
           <t>2023-10-28T16:14:33</t>
         </is>
       </c>
       <c r="G35" t="inlineStr"/>
       <c r="H35" t="inlineStr">
         <is>
           <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>ocds-hu01ve-8565253</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>92307152FE</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>ocp</t>
+          <t>anac</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>MANUTENZIONE STRAORDINARIA PER LAVORI DI MESSA IN SICUREZZA STRADA COMUNALE IN LOC. PIZZOCORNO</t>
         </is>
       </c>
       <c r="E36" t="n">
         <v>70950</v>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>2023-10-28T16:13:39</t>
         </is>
       </c>
       <c r="G36" t="inlineStr"/>
       <c r="H36" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO</t>
+          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>ocds-hu01ve-8565253</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>92307152FE</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>anac</t>
+          <t>ocp</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>MANUTENZIONE STRAORDINARIA PER LAVORI DI MESSA IN SICUREZZA STRADA COMUNALE IN LOC. PIZZOCORNO</t>
         </is>
       </c>
       <c r="E37" t="n">
         <v>70950</v>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>2023-10-28T16:13:39</t>
         </is>
       </c>
       <c r="G37" t="inlineStr"/>
       <c r="H37" t="inlineStr">
         <is>
-          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
+          <t>AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>ocds-hu01ve-8067981</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>8652510521</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>ocp</t>
+          <t>anac</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>STUDI SPECIALISTICI GEOLOGICI A SUPPORTO DELLA PROGETTAZIONE DEFINITIVA ED ESECUTIVA DEL 'INTERVENTO DI MESSA IN SICUREZZA DEL TERRITORIO PER LA RIDUZIONE DEL RISCHIO IDROGEOLOGICO E AUMENTO RESILIENZA LOC. VIGNOLA E PIZZOCORNO', FINANZIATI AI SENSI DELL'ARTICOLO 1, COMMI DA 51 A 58, DELLA LEGGE 27 DICEMBRE 2019, N. 160</t>
         </is>
       </c>
       <c r="E38" t="n">
         <v>43500</v>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>2023-10-28T16:07:27</t>
         </is>
       </c>
       <c r="G38" t="inlineStr"/>
       <c r="H38" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO</t>
+          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>ocds-hu01ve-8067981</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>8652510521</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>anac</t>
+          <t>ocp</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>STUDI SPECIALISTICI GEOLOGICI A SUPPORTO DELLA PROGETTAZIONE DEFINITIVA ED ESECUTIVA DEL 'INTERVENTO DI MESSA IN SICUREZZA DEL TERRITORIO PER LA RIDUZIONE DEL RISCHIO IDROGEOLOGICO E AUMENTO RESILIENZA LOC. VIGNOLA E PIZZOCORNO', FINANZIATI AI SENSI DELL'ARTICOLO 1, COMMI DA 51 A 58, DELLA LEGGE 27 DICEMBRE 2019, N. 160</t>
         </is>
       </c>
       <c r="E39" t="n">
         <v>43500</v>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>2023-10-28T16:07:27</t>
         </is>
       </c>
       <c r="G39" t="inlineStr"/>
       <c r="H39" t="inlineStr">
         <is>
-          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
+          <t>AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>ocds-hu01ve-8067955</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>8652456890</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>ocp</t>
+          <t>anac</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>INCARICO PROFESSIONALE ATTINENTE LA PROGETTAZIONE DEFINITIVA ED ESECUTIVA DEL 'INTERVENTO DI MESSA IN SICUREZZA DEL TERRITORIO PER LA RIDUZIONE DEL RISCHIO IDROGEOLOGICO E AUMENTO RESILIENZA LOC. VIGNOLA E PIZZOCORNO', FINANZIATI AI SENSI DELL'ARTICOLO 1, COMMI DA 51 A 58, DELLA LEGGE 27 DICEMBRE 2019, N. 160</t>
         </is>
       </c>
       <c r="E40" t="n">
         <v>52000</v>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>2023-10-28T16:07:17</t>
         </is>
       </c>
       <c r="G40" t="inlineStr"/>
       <c r="H40" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO</t>
+          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>ocds-hu01ve-8067955</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>8652456890</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>anac</t>
+          <t>ocp</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>INCARICO PROFESSIONALE ATTINENTE LA PROGETTAZIONE DEFINITIVA ED ESECUTIVA DEL 'INTERVENTO DI MESSA IN SICUREZZA DEL TERRITORIO PER LA RIDUZIONE DEL RISCHIO IDROGEOLOGICO E AUMENTO RESILIENZA LOC. VIGNOLA E PIZZOCORNO', FINANZIATI AI SENSI DELL'ARTICOLO 1, COMMI DA 51 A 58, DELLA LEGGE 27 DICEMBRE 2019, N. 160</t>
         </is>
       </c>
       <c r="E41" t="n">
         <v>52000</v>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>2023-10-28T16:07:17</t>
         </is>
       </c>
       <c r="G41" t="inlineStr"/>
       <c r="H41" t="inlineStr">
         <is>
-          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
+          <t>AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>ocds-hu01ve-8723768</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>9405452885</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>anac</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>MANUTENZIONE STRAORDINARIA PER MESSA IN SICUREZZA STRADE COMUNALI</t>
         </is>
       </c>
       <c r="E42" t="n">
@@ -2328,152 +2328,152 @@
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>PROGETTAZIONE DEFINITIVA/ESECUTIVA MESSA IN SICUREZZA PARETE ROCCIOSA DI VIGNOLA</t>
         </is>
       </c>
       <c r="E53" t="n">
         <v>54390</v>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>2021-07-24T12:00:00</t>
         </is>
       </c>
       <c r="G53" t="inlineStr"/>
       <c r="H53" t="inlineStr">
         <is>
           <t>PROCEDURA NEGOZIATA SENZA PREVIA INDIZIONE DI GARA (SETTORI SPECIALI)</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>ocds-hu01ve-7413127</t>
+          <t>ocds-hu01ve-7494082</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>7882501D97</t>
+          <t>7981429392</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>ocp</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>LAVORI DI MESSA IN SICUREZZA TRATTI STRADALI A SERVIZIO DI STRADE COMUNALI TRAMITE REALIZZAZIONE DI MARCIAPIEDI E ASFALTATURE SEDI STRADALI.</t>
+          <t>AFFIDAMENTO PROGETTAZIONE E D.L. REALIZZAZIONE MARCIAPIEDI E ASFALTATURE</t>
         </is>
       </c>
       <c r="E54" t="n">
-        <v>50000</v>
+        <v>2000</v>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>2021-07-23T12:00:00</t>
         </is>
       </c>
       <c r="G54" t="inlineStr"/>
       <c r="H54" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO IN ECONOMIA - COTTIMO FIDUCIARIO</t>
+          <t>AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>ocds-hu01ve-7494082</t>
+          <t>ocds-hu01ve-7529202</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>7981429392</t>
+          <t>8023194523</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>ocp</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO PROGETTAZIONE E D.L. REALIZZAZIONE MARCIAPIEDI E ASFALTATURE</t>
+          <t>AFFIDAMENTO PROGETTAZIONE E D.L. MANUTENZIONE STRAORDINARIA MARCIAPIEDI VIA NIZZA</t>
         </is>
       </c>
       <c r="E55" t="n">
-        <v>2000</v>
+        <v>3045</v>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>2021-07-23T12:00:00</t>
         </is>
       </c>
       <c r="G55" t="inlineStr"/>
       <c r="H55" t="inlineStr">
         <is>
           <t>AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>ocds-hu01ve-7529202</t>
+          <t>ocds-hu01ve-7413127</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>8023194523</t>
+          <t>7882501D97</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>ocp</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO PROGETTAZIONE E D.L. MANUTENZIONE STRAORDINARIA MARCIAPIEDI VIA NIZZA</t>
+          <t>LAVORI DI MESSA IN SICUREZZA TRATTI STRADALI A SERVIZIO DI STRADE COMUNALI TRAMITE REALIZZAZIONE DI MARCIAPIEDI E ASFALTATURE SEDI STRADALI.</t>
         </is>
       </c>
       <c r="E56" t="n">
-        <v>3045</v>
+        <v>50000</v>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>2021-07-23T12:00:00</t>
         </is>
       </c>
       <c r="G56" t="inlineStr"/>
       <c r="H56" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO</t>
+          <t>AFFIDAMENTO IN ECONOMIA - COTTIMO FIDUCIARIO</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>ocds-hu01ve-7560711</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>8058672283</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>ocp</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t xml:space="preserve">MANUTENZIONE STRAORDINARIA PER MESSA IN SICUREZZA MARCIAPIEDI DEL CAPOLUOGO </t>
         </is>
       </c>
       <c r="E57" t="n">