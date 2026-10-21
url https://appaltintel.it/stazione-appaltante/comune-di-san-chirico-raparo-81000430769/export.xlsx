--- v0 (2026-10-20)
+++ v1 (2026-10-21)
@@ -1016,106 +1016,106 @@
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>LEGGE 27 DICEMBRE 2019, N. 160 ARTICOLO 1 COMMA 51 MITIGAZIONE DEL DISSESTO IDROGEOLOGICO A RIDOSSO DEL CENTRO ABITATO – AREA TORRE SAN VITO - CUP F54D24000140001 – INCARICO DI SUPPORTO AL RUP PER LA FASE DELLA PROGETTAZIONE E DELLA VERIFICA DEL PROGETTO ESECUTIVO</t>
         </is>
       </c>
       <c r="E16" t="n">
         <v>49750</v>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>2025-12-18T16:13:43</t>
         </is>
       </c>
       <c r="G16" t="inlineStr"/>
       <c r="H16" t="inlineStr">
         <is>
           <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>ocds-hu01ve-fa1eef2b-0a4e-482d-a018-9f9877a1338f@804-G-43445</t>
+          <t>ocds-hu01ve-1b1d77f3-dd9d-441d-84f8-616389f6d700@804-G-43430</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>B3E714CD9D</t>
+          <t>B3E70B3F5A</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>anac</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>LEGGE 27 DICEMBRE 2019, N. 160 ARTICOLO 1 COMMA 51 MITIGAZIONE DEL DISSESTO IDROGEOLOGICO A RIDOSSO DEL CENTRO ABITATO – AREA TORRE SAN VITO - CUP F54D24000140001 – INCARICO DI ESPLETAMENTO DI PROVE GEOLOGICHE IN SITO E REDAZIONE DELLA RELAZIONE GEOLOGICA</t>
+          <t>LEGGE 27 DICEMBRE 2019, N. 160 ARTICOLO 1 COMMA 51 MITIGAZIONE DEL DISSESTO IDROGEOLOGICO NEL CENTRO ABITATO – VIA SAN ROCCO - CUP F54D24000120001 – INCARICO DI ESPLETAMENTO DI PROVE GEOLOGICHE IN SITO E REDAZIONE DELLA RELAZIONE GEOLOGICA</t>
         </is>
       </c>
       <c r="E17" t="n">
-        <v>39800</v>
+        <v>34825</v>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>2025-12-18T16:13:42</t>
         </is>
       </c>
       <c r="G17" t="inlineStr"/>
       <c r="H17" t="inlineStr">
         <is>
           <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>ocds-hu01ve-1b1d77f3-dd9d-441d-84f8-616389f6d700@804-G-43430</t>
+          <t>ocds-hu01ve-fa1eef2b-0a4e-482d-a018-9f9877a1338f@804-G-43445</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>B3E70B3F5A</t>
+          <t>B3E714CD9D</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>anac</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>LEGGE 27 DICEMBRE 2019, N. 160 ARTICOLO 1 COMMA 51 MITIGAZIONE DEL DISSESTO IDROGEOLOGICO NEL CENTRO ABITATO – VIA SAN ROCCO - CUP F54D24000120001 – INCARICO DI ESPLETAMENTO DI PROVE GEOLOGICHE IN SITO E REDAZIONE DELLA RELAZIONE GEOLOGICA</t>
+          <t>LEGGE 27 DICEMBRE 2019, N. 160 ARTICOLO 1 COMMA 51 MITIGAZIONE DEL DISSESTO IDROGEOLOGICO A RIDOSSO DEL CENTRO ABITATO – AREA TORRE SAN VITO - CUP F54D24000140001 – INCARICO DI ESPLETAMENTO DI PROVE GEOLOGICHE IN SITO E REDAZIONE DELLA RELAZIONE GEOLOGICA</t>
         </is>
       </c>
       <c r="E18" t="n">
-        <v>34825</v>
+        <v>39800</v>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>2025-12-18T16:13:42</t>
         </is>
       </c>
       <c r="G18" t="inlineStr"/>
       <c r="H18" t="inlineStr">
         <is>
           <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>ocds-hu01ve-3250dd95-1b01-4868-8852-036209add273@804-G-43428</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>B3E70C0A16</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
@@ -1838,318 +1838,318 @@
       </c>
       <c r="E39" t="n">
         <v>78162</v>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>2025-07-02T16:30:32</t>
         </is>
       </c>
       <c r="G39" t="inlineStr"/>
       <c r="H39" t="inlineStr">
         <is>
           <t>AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>ocds-hu01ve-9526400</t>
         </is>
       </c>
       <c r="B40" t="inlineStr"/>
       <c r="C40" t="inlineStr">
         <is>
-          <t>ocp</t>
+          <t>anac</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>IL VILLAGGIO COME CASA - ASSISTENZA DOMICILIARE E COORDINAMENTO - REALIZZAZIONE LABORATORI E SERVIZI TECNOLOGICI</t>
         </is>
       </c>
       <c r="E40" t="n">
         <v>214590</v>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>2025-05-22T16:31:21</t>
         </is>
       </c>
       <c r="G40" t="inlineStr"/>
       <c r="H40" t="inlineStr">
         <is>
-          <t>PROCEDURA NEGOZIATA PER AFFIDAMENTI SOTTO SOGLIA</t>
+          <t>COD:34 ; TITLE:PROCEDURA NEGOZIATA PER AFFIDAMENTI SOTTO SOGLIA</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>ocds-hu01ve-9526400</t>
         </is>
       </c>
       <c r="B41" t="inlineStr"/>
       <c r="C41" t="inlineStr">
         <is>
-          <t>anac</t>
+          <t>ocp</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>IL VILLAGGIO COME CASA - ASSISTENZA DOMICILIARE E COORDINAMENTO - REALIZZAZIONE LABORATORI E SERVIZI TECNOLOGICI</t>
         </is>
       </c>
       <c r="E41" t="n">
         <v>214590</v>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>2025-05-22T16:31:21</t>
         </is>
       </c>
       <c r="G41" t="inlineStr"/>
       <c r="H41" t="inlineStr">
         <is>
-          <t>COD:34 ; TITLE:PROCEDURA NEGOZIATA PER AFFIDAMENTI SOTTO SOGLIA</t>
+          <t>PROCEDURA NEGOZIATA PER AFFIDAMENTI SOTTO SOGLIA</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>ocds-hu01ve-P1-E804-GARE-ID-19838</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>B0AA4F671F</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>anac</t>
+          <t>ocp</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>ABBATTIMENTO DELLE BARRIERE ARCHITETTONICHE NEGLI EDIFICI COMUNALI ADIBITI A MUNICIPIO E CASERMA DEI CARABINIERI DI SAN CHIRICO RAPARO</t>
         </is>
       </c>
       <c r="E42" t="n">
         <v>135007.06</v>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>2025-04-29T16:33:08</t>
         </is>
       </c>
       <c r="G42" t="inlineStr"/>
       <c r="H42" t="inlineStr">
         <is>
-          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
+          <t>AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>ocds-hu01ve-P1-E804-GARE-ID-19838</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>B0AA4F671F</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>ocp</t>
+          <t>anac</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>ABBATTIMENTO DELLE BARRIERE ARCHITETTONICHE NEGLI EDIFICI COMUNALI ADIBITI A MUNICIPIO E CASERMA DEI CARABINIERI DI SAN CHIRICO RAPARO</t>
         </is>
       </c>
       <c r="E43" t="n">
         <v>135007.06</v>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>2025-04-29T16:33:08</t>
         </is>
       </c>
       <c r="G43" t="inlineStr"/>
       <c r="H43" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO</t>
+          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>ocds-hu01ve-P1-E804-GARE-ID-19939</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>B0AA46604C</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>ocp</t>
+          <t>anac</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>LEGGE 27.12.2017, N.205, ART. 1, COMMA 1079 'MIGLIORAMENTO ADEGUAMENTO SISMICO, MESSA IN SICUREZZA EDILE ED IMPIANTISTICA ED ADEGUAMENTO ALLA NORMATIVA ANTICENDIO DELL'EDIFICIO 'PALAZZO BARLETTA' DA DESTINARE A SCUOLA ELEMENTARE' - INCARICO DI SUPPORTO AL RUP</t>
         </is>
       </c>
       <c r="E44" t="n">
         <v>17300.65</v>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>2024-12-20T17:58:31</t>
         </is>
       </c>
       <c r="G44" t="inlineStr"/>
       <c r="H44" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO</t>
+          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>ocds-hu01ve-P1-E804-GARE-ID-19939</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>B0AA46604C</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>anac</t>
+          <t>ocp</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>LEGGE 27.12.2017, N.205, ART. 1, COMMA 1079 'MIGLIORAMENTO ADEGUAMENTO SISMICO, MESSA IN SICUREZZA EDILE ED IMPIANTISTICA ED ADEGUAMENTO ALLA NORMATIVA ANTICENDIO DELL'EDIFICIO 'PALAZZO BARLETTA' DA DESTINARE A SCUOLA ELEMENTARE' - INCARICO DI SUPPORTO AL RUP</t>
         </is>
       </c>
       <c r="E45" t="n">
         <v>17300.65</v>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>2024-12-20T17:58:31</t>
         </is>
       </c>
       <c r="G45" t="inlineStr"/>
       <c r="H45" t="inlineStr">
         <is>
-          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
+          <t>AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>ocds-hu01ve-P1-E804-GARE-ID-19936</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>B0AA4AB93A</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>anac</t>
+          <t>ocp</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>LEGGE 27.12.2017, N.205, ART. 1, COMMA 1079 'MIGLIORAMENTO ADEGUAMENTO SISMICO, MESSA IN SICUREZZA EDILE ED IMPIANTISTICA ED ADEGUAMENTO ALLA NORMATIVA ANTICENDIO DELL'EDIFICIO 'PALAZZO BARLETTA' DA DESTINARE A SCUOLA ELEMENTARE' - INCARICO DI PROGETTAZIONE ESECUTIVA E COORDINAMENTO DELLA SICUREZZA IN FASE DELLA PROGETTAZIONE.</t>
         </is>
       </c>
       <c r="E46" t="n">
         <v>55495.8</v>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>2024-12-20T17:58:26</t>
         </is>
       </c>
       <c r="G46" t="inlineStr"/>
       <c r="H46" t="inlineStr">
         <is>
-          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
+          <t>AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>ocds-hu01ve-P1-E804-GARE-ID-19936</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>B0AA4AB93A</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>ocp</t>
+          <t>anac</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>LEGGE 27.12.2017, N.205, ART. 1, COMMA 1079 'MIGLIORAMENTO ADEGUAMENTO SISMICO, MESSA IN SICUREZZA EDILE ED IMPIANTISTICA ED ADEGUAMENTO ALLA NORMATIVA ANTICENDIO DELL'EDIFICIO 'PALAZZO BARLETTA' DA DESTINARE A SCUOLA ELEMENTARE' - INCARICO DI PROGETTAZIONE ESECUTIVA E COORDINAMENTO DELLA SICUREZZA IN FASE DELLA PROGETTAZIONE.</t>
         </is>
       </c>
       <c r="E47" t="n">
         <v>55495.8</v>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>2024-12-20T17:58:26</t>
         </is>
       </c>
       <c r="G47" t="inlineStr"/>
       <c r="H47" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO</t>
+          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>ocds-hu01ve-P1-E804-GARE-ID-20008</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>B0AA577195</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>anac</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>LEGGE 27.12.2017, N.205, ART. 1, COMMA 1079 'MIGLIORAMENTO/ADEGUAMENTO SISMICO, MESSA IN SICUREZZA EDILE ED IMPIANTISTICA ED ADEGUAMENTO ALLA NORMATIVA ANTICENDIO DELLA SCUOLA ESISTENTE DENOMINATA 'G.PALADINO' - INCARICO DI SUPPORTO AL RUP</t>
         </is>
       </c>
       <c r="E48" t="n">
@@ -2184,260 +2184,260 @@
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>LEGGE 27.12.2017, N.205, ART. 1, COMMA 1079 'MIGLIORAMENTO/ADEGUAMENTO SISMICO, MESSA IN SICUREZZA EDILE ED IMPIANTISTICA ED ADEGUAMENTO ALLA NORMATIVA ANTICENDIO DELLA SCUOLA ESISTENTE DENOMINATA 'G.PALADINO' - INCARICO DI SUPPORTO AL RUP</t>
         </is>
       </c>
       <c r="E49" t="n">
         <v>16244.82</v>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>2024-12-20T17:58:24</t>
         </is>
       </c>
       <c r="G49" t="inlineStr"/>
       <c r="H49" t="inlineStr">
         <is>
           <t>AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>ocds-hu01ve-P1-E804-GARE-ID-19970</t>
+          <t>ocds-hu01ve-P1-E804-GARE-ID-19981</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>B0AA3F63DE</t>
+          <t>B0AA2F4EF2</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>ocp</t>
+          <t>anac</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>LEGGE 27.12.2017, N.205, ART. 1, COMMA 1079 'MIGLIORAMENTO/ADEGUAMENTO SISMICO, MESSA IN SICUREZZA EDILE ED IMPIANTISTICA ED ADEGUAMENTO ALLA NORMATIVA ANTICENDIO DELL'EDIFICIO CENTRO SOCIALE DA DESTINARE A SCUOLA MEDIA - INCARICO DI PROGETTAZIONE ESECUTIVA E COORDINAMENTO DELLA SICUREZZA IN FASE DELLA PROGETTAZIONE.</t>
+          <t>LEGGE 27.12.2017, N.205, ART. 1, COMMA 1079 'MIGLIORAMENTO/ADEGUAMENTO SISMICO, MESSA IN SICUREZZA EDILE ED IMPIANTISTICA ED ADEGUAMENTO ALLA NORMATIVA ANTICENDIO DELL'EDIFICIO CENTRO SOCIALE DA DESTINARE A SCUOLA MEDIA - INCARICO DI SUPPORTO AL RUP</t>
         </is>
       </c>
       <c r="E50" t="n">
-        <v>54946.33</v>
+        <v>17145.86</v>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>2024-12-20T17:53:02</t>
         </is>
       </c>
       <c r="G50" t="inlineStr"/>
       <c r="H50" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO</t>
+          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>ocds-hu01ve-P1-E804-GARE-ID-19981</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>B0AA2F4EF2</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>anac</t>
+          <t>ocp</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>LEGGE 27.12.2017, N.205, ART. 1, COMMA 1079 'MIGLIORAMENTO/ADEGUAMENTO SISMICO, MESSA IN SICUREZZA EDILE ED IMPIANTISTICA ED ADEGUAMENTO ALLA NORMATIVA ANTICENDIO DELL'EDIFICIO CENTRO SOCIALE DA DESTINARE A SCUOLA MEDIA - INCARICO DI SUPPORTO AL RUP</t>
         </is>
       </c>
       <c r="E51" t="n">
         <v>17145.86</v>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>2024-12-20T17:53:02</t>
         </is>
       </c>
       <c r="G51" t="inlineStr"/>
       <c r="H51" t="inlineStr">
         <is>
-          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
+          <t>AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>ocds-hu01ve-P1-E804-GARE-ID-19970</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>B0AA3F63DE</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>anac</t>
+          <t>ocp</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>LEGGE 27.12.2017, N.205, ART. 1, COMMA 1079 'MIGLIORAMENTO/ADEGUAMENTO SISMICO, MESSA IN SICUREZZA EDILE ED IMPIANTISTICA ED ADEGUAMENTO ALLA NORMATIVA ANTICENDIO DELL'EDIFICIO CENTRO SOCIALE DA DESTINARE A SCUOLA MEDIA - INCARICO DI PROGETTAZIONE ESECUTIVA E COORDINAMENTO DELLA SICUREZZA IN FASE DELLA PROGETTAZIONE.</t>
         </is>
       </c>
       <c r="E52" t="n">
         <v>54946.33</v>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>2024-12-20T17:53:02</t>
         </is>
       </c>
       <c r="G52" t="inlineStr"/>
       <c r="H52" t="inlineStr">
         <is>
-          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
+          <t>AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>ocds-hu01ve-P1-E804-GARE-ID-19981</t>
+          <t>ocds-hu01ve-P1-E804-GARE-ID-19970</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>B0AA2F4EF2</t>
+          <t>B0AA3F63DE</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>ocp</t>
+          <t>anac</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>LEGGE 27.12.2017, N.205, ART. 1, COMMA 1079 'MIGLIORAMENTO/ADEGUAMENTO SISMICO, MESSA IN SICUREZZA EDILE ED IMPIANTISTICA ED ADEGUAMENTO ALLA NORMATIVA ANTICENDIO DELL'EDIFICIO CENTRO SOCIALE DA DESTINARE A SCUOLA MEDIA - INCARICO DI SUPPORTO AL RUP</t>
+          <t>LEGGE 27.12.2017, N.205, ART. 1, COMMA 1079 'MIGLIORAMENTO/ADEGUAMENTO SISMICO, MESSA IN SICUREZZA EDILE ED IMPIANTISTICA ED ADEGUAMENTO ALLA NORMATIVA ANTICENDIO DELL'EDIFICIO CENTRO SOCIALE DA DESTINARE A SCUOLA MEDIA - INCARICO DI PROGETTAZIONE ESECUTIVA E COORDINAMENTO DELLA SICUREZZA IN FASE DELLA PROGETTAZIONE.</t>
         </is>
       </c>
       <c r="E53" t="n">
-        <v>17145.86</v>
+        <v>54946.33</v>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>2024-12-20T17:53:02</t>
         </is>
       </c>
       <c r="G53" t="inlineStr"/>
       <c r="H53" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO</t>
+          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>ocds-hu01ve-P1-E804-GARE-ID-20007</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>B0AA1B57B5</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>anac</t>
+          <t>ocp</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>LEGGE 27.12.2017, N.205, ART. 1, COMMA 1079 'MIGLIORAMENTO/ADEGUAMENTO SISMICO, MESSA IN SICUREZZA EDILE ED IMPIANTISTICA ED ADEGUAMENTO ALLA NORMATIVA ANTICENDIO DELLA SCUOLA ESISTENTE DENOMINATA 'G.PALADINO' - INCARICO DI PROGETTAZIONE ESECUTIVA E COORDINAMENTO DELLA SICUREZZA IN FASE DELLA PROGETTAZIONE.</t>
         </is>
       </c>
       <c r="E54" t="n">
         <v>55000.23</v>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>2024-12-20T17:52:50</t>
         </is>
       </c>
       <c r="G54" t="inlineStr"/>
       <c r="H54" t="inlineStr">
         <is>
-          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
+          <t>AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>ocds-hu01ve-P1-E804-GARE-ID-20007</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>B0AA1B57B5</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>ocp</t>
+          <t>anac</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>LEGGE 27.12.2017, N.205, ART. 1, COMMA 1079 'MIGLIORAMENTO/ADEGUAMENTO SISMICO, MESSA IN SICUREZZA EDILE ED IMPIANTISTICA ED ADEGUAMENTO ALLA NORMATIVA ANTICENDIO DELLA SCUOLA ESISTENTE DENOMINATA 'G.PALADINO' - INCARICO DI PROGETTAZIONE ESECUTIVA E COORDINAMENTO DELLA SICUREZZA IN FASE DELLA PROGETTAZIONE.</t>
         </is>
       </c>
       <c r="E55" t="n">
         <v>55000.23</v>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>2024-12-20T17:52:50</t>
         </is>
       </c>
       <c r="G55" t="inlineStr"/>
       <c r="H55" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO</t>
+          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>ocds-hu01ve-8875842</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>9574021C0E</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>anac</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>MESSA IN SICUREZZA RISCHIO IDROGEOLOGICO DEL TERRITORIO DEL COMUNE DI SAN CHIRICO RAPARO - FOSSO REALE E VILLA COMUNALE</t>
         </is>
       </c>
       <c r="E56" t="n">
@@ -2950,270 +2950,270 @@
       <c r="F70" t="inlineStr">
         <is>
           <t>2024-10-21T01:41:18</t>
         </is>
       </c>
       <c r="G70" t="inlineStr"/>
       <c r="H70" t="inlineStr">
         <is>
           <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>ocds-hu01ve-8689876</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>937176946F</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>ocp</t>
+          <t>anac</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>INTERVENTI URGENTI DI MESSA IN SICUREZZA DEL CENTRO ABITATO - VALLE MADONNA DEL CARMINE</t>
         </is>
       </c>
       <c r="E71" t="n">
         <v>620366.9399999999</v>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>2024-07-16T16:30:05</t>
         </is>
       </c>
       <c r="G71" t="inlineStr"/>
       <c r="H71" t="inlineStr">
         <is>
-          <t>PROCEDURA NEGOZIATA SENZA PREVIA PUBBLICAZIONE</t>
+          <t>COD:4 ; TITLE:PROCEDURA NEGOZIATA SENZA PREVIA PUBBLICAZIONE</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>ocds-hu01ve-8689876</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>937176946F</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>anac</t>
+          <t>ocp</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>INTERVENTI URGENTI DI MESSA IN SICUREZZA DEL CENTRO ABITATO - VALLE MADONNA DEL CARMINE</t>
         </is>
       </c>
       <c r="E72" t="n">
         <v>620366.9399999999</v>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>2024-07-16T16:30:05</t>
         </is>
       </c>
       <c r="G72" t="inlineStr"/>
       <c r="H72" t="inlineStr">
         <is>
-          <t>COD:4 ; TITLE:PROCEDURA NEGOZIATA SENZA PREVIA PUBBLICAZIONE</t>
+          <t>PROCEDURA NEGOZIATA SENZA PREVIA PUBBLICAZIONE</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>ocds-hu01ve-9498150</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>A03E7984E1</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
           <t>anac</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
           <t>MISURA .2. - ABILITAZIONE CLOUD</t>
         </is>
       </c>
       <c r="E73" t="n">
         <v>38874.59</v>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>2024-02-29T17:30:08</t>
         </is>
       </c>
       <c r="G73" t="inlineStr"/>
       <c r="H73" t="inlineStr">
         <is>
           <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>ocds-hu01ve-9570635</t>
+          <t>ocds-hu01ve-9570615</t>
         </is>
       </c>
       <c r="B74" t="inlineStr"/>
       <c r="C74" t="inlineStr">
         <is>
-          <t>ocp</t>
+          <t>anac</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>LAVORI DI MANUTENZIONE STRAORDINARIA DELLA STRADA COMUNALE DELLE MATTINE</t>
+          <t>STUDIO FATTIBLITÀ TECNICO ECONICA SANT'ANGELO AL MONTE RAPARO - STAMPE E FASCICOLAZIONE</t>
         </is>
       </c>
       <c r="E74" t="n">
-        <v>1090.91</v>
+        <v>1229.51</v>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>2024-02-27T17:30:06</t>
         </is>
       </c>
       <c r="G74" t="inlineStr"/>
       <c r="H74" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO</t>
+          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>ocds-hu01ve-9570615</t>
         </is>
       </c>
       <c r="B75" t="inlineStr"/>
       <c r="C75" t="inlineStr">
         <is>
-          <t>anac</t>
+          <t>ocp</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>STUDIO FATTIBLITÀ TECNICO ECONICA SANT'ANGELO AL MONTE RAPARO - STAMPE E FASCICOLAZIONE</t>
         </is>
       </c>
       <c r="E75" t="n">
         <v>1229.51</v>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>2024-02-27T17:30:06</t>
         </is>
       </c>
       <c r="G75" t="inlineStr"/>
       <c r="H75" t="inlineStr">
         <is>
-          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
+          <t>AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>ocds-hu01ve-9570635</t>
         </is>
       </c>
       <c r="B76" t="inlineStr"/>
       <c r="C76" t="inlineStr">
         <is>
-          <t>anac</t>
+          <t>ocp</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>LAVORI DI MANUTENZIONE STRAORDINARIA DELLA STRADA COMUNALE DELLE MATTINE</t>
         </is>
       </c>
       <c r="E76" t="n">
         <v>1090.91</v>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>2024-02-27T17:30:06</t>
         </is>
       </c>
       <c r="G76" t="inlineStr"/>
       <c r="H76" t="inlineStr">
         <is>
-          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
+          <t>AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>ocds-hu01ve-9570615</t>
+          <t>ocds-hu01ve-9570635</t>
         </is>
       </c>
       <c r="B77" t="inlineStr"/>
       <c r="C77" t="inlineStr">
         <is>
-          <t>ocp</t>
+          <t>anac</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>STUDIO FATTIBLITÀ TECNICO ECONICA SANT'ANGELO AL MONTE RAPARO - STAMPE E FASCICOLAZIONE</t>
+          <t>LAVORI DI MANUTENZIONE STRAORDINARIA DELLA STRADA COMUNALE DELLE MATTINE</t>
         </is>
       </c>
       <c r="E77" t="n">
-        <v>1229.51</v>
+        <v>1090.91</v>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>2024-02-27T17:30:06</t>
         </is>
       </c>
       <c r="G77" t="inlineStr"/>
       <c r="H77" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO</t>
+          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>ocds-hu01ve-8109885</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>87041278D2</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
           <t>anac</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>LAVORI MESSA IN SICUREZZA PALAZZO BARLETTA - AFFIDAMENTO INCARICO PROFESSIONALE DI VERIFICA DELLA PROGETTAZIONE AI SENSI DELL'ART. 36 COMMA 2 LETT. A) DEL D.LGS 50.2016 MODIFICATO DALL'ART. 1 COMMA 2 LETT. A) DELLA LEGGE N. 120/2020</t>
         </is>
       </c>
       <c r="E78" t="n">
@@ -3294,106 +3294,106 @@
       <c r="F80" t="inlineStr">
         <is>
           <t>2024-02-10T17:33:47</t>
         </is>
       </c>
       <c r="G80" t="inlineStr"/>
       <c r="H80" t="inlineStr">
         <is>
           <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>ocds-hu01ve-8109832</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>8704072B6E</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>ocp</t>
+          <t>anac</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
           <t>LAVORI MESSA IN SICUREZZA PALAZZO BARLETTA - AFFIDAMENTO INCARICO PROFESSIONALE DI SUPPORTO AL RESPONSABILE DEL PROCEDIMENTO AI SENSI DELL'ART. 36 COMMA 2 LETT. A) DEL D.LGS 50.2016 MODIFICATO DALL'ART. 1 COMMA 2 LETT. A) DELLA LEGGE N. 120/2020</t>
         </is>
       </c>
       <c r="E81" t="n">
         <v>14312.15</v>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>2024-02-10T17:33:31</t>
         </is>
       </c>
       <c r="G81" t="inlineStr"/>
       <c r="H81" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO</t>
+          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>ocds-hu01ve-8109832</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>8704072B6E</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>anac</t>
+          <t>ocp</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>LAVORI MESSA IN SICUREZZA PALAZZO BARLETTA - AFFIDAMENTO INCARICO PROFESSIONALE DI SUPPORTO AL RESPONSABILE DEL PROCEDIMENTO AI SENSI DELL'ART. 36 COMMA 2 LETT. A) DEL D.LGS 50.2016 MODIFICATO DALL'ART. 1 COMMA 2 LETT. A) DELLA LEGGE N. 120/2020</t>
         </is>
       </c>
       <c r="E82" t="n">
         <v>14312.15</v>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>2024-02-10T17:33:31</t>
         </is>
       </c>
       <c r="G82" t="inlineStr"/>
       <c r="H82" t="inlineStr">
         <is>
-          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
+          <t>AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>ocds-hu01ve-8875945</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>957420216F</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
           <t>anac</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
           <t>MESSA IN SICUREZZA RISCHIO IDROGEOLOGICO DEL TERRITORIO DEL COMUNE DI SAN CHIRICO RAPARO - STRADA VALLE MADONNA DEL CARMINE E VIA SANTA MARIA DELLA RIGENERAZIONE</t>
         </is>
       </c>
       <c r="E83" t="n">
@@ -3968,70 +3968,70 @@
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
           <t>MESSA IN SICUREZZA RISCHIO IDROGEOLOGICO DEL TERRITORIO DEL COMUNE DI SAN CHIRICO RAPARO - FOSSO REALE E VILLA COMUNALE</t>
         </is>
       </c>
       <c r="E99" t="n">
         <v>12610</v>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>2024-02-07T17:22:36</t>
         </is>
       </c>
       <c r="G99" t="inlineStr"/>
       <c r="H99" t="inlineStr">
         <is>
           <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t>ocds-hu01ve-8682252</t>
+          <t>ocds-hu01ve-8659744</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>936318370A</t>
+          <t>9338507BC1</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
           <t>anac</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>LAVORI DI MANUTENZIONE STRADE E PIAZZE</t>
+          <t>LAVORI DI MANUTENZIONE STRAORDINARIA E MESSA IN SICUREZZA FONDOVALLE RACANELLO</t>
         </is>
       </c>
       <c r="E100" t="n">
-        <v>45000</v>
+        <v>10000</v>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>2023-11-18T17:00:01</t>
         </is>
       </c>
       <c r="G100" t="inlineStr"/>
       <c r="H100" t="inlineStr">
         <is>
           <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>ocds-hu01ve-8682252</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>936318370A</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
@@ -4040,70 +4040,70 @@
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
           <t>LAVORI DI MANUTENZIONE STRADE E PIAZZE</t>
         </is>
       </c>
       <c r="E101" t="n">
         <v>45000</v>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>2023-11-18T17:00:01</t>
         </is>
       </c>
       <c r="G101" t="inlineStr"/>
       <c r="H101" t="inlineStr">
         <is>
           <t>AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t>ocds-hu01ve-8659744</t>
+          <t>ocds-hu01ve-8682252</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>9338507BC1</t>
+          <t>936318370A</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
           <t>anac</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>LAVORI DI MANUTENZIONE STRAORDINARIA E MESSA IN SICUREZZA FONDOVALLE RACANELLO</t>
+          <t>LAVORI DI MANUTENZIONE STRADE E PIAZZE</t>
         </is>
       </c>
       <c r="E102" t="n">
-        <v>10000</v>
+        <v>45000</v>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>2023-11-18T17:00:01</t>
         </is>
       </c>
       <c r="G102" t="inlineStr"/>
       <c r="H102" t="inlineStr">
         <is>
           <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>ocds-hu01ve-9418079</t>
         </is>
       </c>
       <c r="B103" t="inlineStr"/>
       <c r="C103" t="inlineStr">
         <is>
           <t>anac</t>
         </is>
       </c>
@@ -4154,250 +4154,250 @@
       <c r="F104" t="inlineStr">
         <is>
           <t>2023-10-29T17:04:42</t>
         </is>
       </c>
       <c r="G104" t="inlineStr"/>
       <c r="H104" t="inlineStr">
         <is>
           <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>ocds-hu01ve-8238930</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>885313916C</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>anac</t>
+          <t>ocp</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
           <t>Oggetto non pubblicabile a causa della potenziale presenza di dati personali</t>
         </is>
       </c>
       <c r="E105" t="n">
         <v>5000</v>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>2023-10-29T17:04:40</t>
         </is>
       </c>
       <c r="G105" t="inlineStr"/>
       <c r="H105" t="inlineStr">
         <is>
-          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
+          <t>AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>ocds-hu01ve-8238930</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>885313916C</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>ocp</t>
+          <t>anac</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
           <t>Oggetto non pubblicabile a causa della potenziale presenza di dati personali</t>
         </is>
       </c>
       <c r="E106" t="n">
         <v>5000</v>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>2023-10-29T17:04:40</t>
         </is>
       </c>
       <c r="G106" t="inlineStr"/>
       <c r="H106" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO</t>
+          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>ocds-hu01ve-8198399</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>8808390161</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>anac</t>
+          <t>ocp</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
           <t>LAVORI DI MANUTENZIONE STRAORDINARIA CENTRO SPORTIVO NEL COMUNE DI SAN CHIRICO RAPARO (PZ)</t>
         </is>
       </c>
       <c r="E107" t="n">
         <v>67215.83</v>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>2023-10-29T17:04:38</t>
         </is>
       </c>
       <c r="G107" t="inlineStr"/>
       <c r="H107" t="inlineStr">
         <is>
-          <t>COD:34 ; TITLE:PROCEDURA NEGOZIATA PER AFFIDAMENTI SOTTO SOGLIA</t>
+          <t>PROCEDURA NEGOZIATA PER AFFIDAMENTI SOTTO SOGLIA</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>ocds-hu01ve-8198399</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>8808390161</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>ocp</t>
+          <t>anac</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
           <t>LAVORI DI MANUTENZIONE STRAORDINARIA CENTRO SPORTIVO NEL COMUNE DI SAN CHIRICO RAPARO (PZ)</t>
         </is>
       </c>
       <c r="E108" t="n">
         <v>67215.83</v>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t>2023-10-29T17:04:38</t>
         </is>
       </c>
       <c r="G108" t="inlineStr"/>
       <c r="H108" t="inlineStr">
         <is>
-          <t>PROCEDURA NEGOZIATA PER AFFIDAMENTI SOTTO SOGLIA</t>
+          <t>COD:34 ; TITLE:PROCEDURA NEGOZIATA PER AFFIDAMENTI SOTTO SOGLIA</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>ocds-hu01ve-8235687</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>8849730439</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>ocp</t>
+          <t>anac</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
           <t>Oggetto non pubblicabile a causa della potenziale presenza di dati personali</t>
         </is>
       </c>
       <c r="E109" t="n">
         <v>76000</v>
       </c>
       <c r="F109" t="inlineStr">
         <is>
           <t>2023-10-29T17:04:29</t>
         </is>
       </c>
       <c r="G109" t="inlineStr"/>
       <c r="H109" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO</t>
+          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>ocds-hu01ve-8235687</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>8849730439</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>anac</t>
+          <t>ocp</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
           <t>Oggetto non pubblicabile a causa della potenziale presenza di dati personali</t>
         </is>
       </c>
       <c r="E110" t="n">
         <v>76000</v>
       </c>
       <c r="F110" t="inlineStr">
         <is>
           <t>2023-10-29T17:04:29</t>
         </is>
       </c>
       <c r="G110" t="inlineStr"/>
       <c r="H110" t="inlineStr">
         <is>
-          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
+          <t>AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>ocds-hu01ve-8074281</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>8660000A11</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
           <t>anac</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
           <t>INVITO ALLA CO-PROGETTAZIONE PER IL RAFFORZAMENTO DELLA CAPACITA' DI ACCOGLIENZA DEI MSNA DELLA RETE SIPROIMI</t>
         </is>
       </c>
       <c r="E111" t="n">
@@ -4606,106 +4606,106 @@
       <c r="F117" t="inlineStr">
         <is>
           <t>2023-10-28T16:13:17</t>
         </is>
       </c>
       <c r="G117" t="inlineStr"/>
       <c r="H117" t="inlineStr">
         <is>
           <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
           <t>ocds-hu01ve-8065012</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>8648488E0F</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>anac</t>
+          <t>ocp</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
           <t>ARTICOLO 36, COMMA 2, LETT. A) DEL D.LGS. 18/04/2016 N^ 50 COME MODIFICATO DALL'ART. 1 COMMA 2 LETT. A) DELLA LEGGE N. 120 DEL 11/9/2020 - 'LAVORI DI MESSA IN SICUREZZA STRADA COLLEGAMENTO SAN CHIRICO RAPARO - FONDOVALLE RACANELLO E PONTE REALE' - AFFIDAMENTO SERVIZI TECNICI DI SUPPORTO AL RUP</t>
         </is>
       </c>
       <c r="E118" t="n">
         <v>21558.78</v>
       </c>
       <c r="F118" t="inlineStr">
         <is>
           <t>2023-10-28T16:11:33</t>
         </is>
       </c>
       <c r="G118" t="inlineStr"/>
       <c r="H118" t="inlineStr">
         <is>
-          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
+          <t>AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
           <t>ocds-hu01ve-8065012</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>8648488E0F</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>ocp</t>
+          <t>anac</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
           <t>ARTICOLO 36, COMMA 2, LETT. A) DEL D.LGS. 18/04/2016 N^ 50 COME MODIFICATO DALL'ART. 1 COMMA 2 LETT. A) DELLA LEGGE N. 120 DEL 11/9/2020 - 'LAVORI DI MESSA IN SICUREZZA STRADA COLLEGAMENTO SAN CHIRICO RAPARO - FONDOVALLE RACANELLO E PONTE REALE' - AFFIDAMENTO SERVIZI TECNICI DI SUPPORTO AL RUP</t>
         </is>
       </c>
       <c r="E119" t="n">
         <v>21558.78</v>
       </c>
       <c r="F119" t="inlineStr">
         <is>
           <t>2023-10-28T16:11:33</t>
         </is>
       </c>
       <c r="G119" t="inlineStr"/>
       <c r="H119" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO</t>
+          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
           <t>ocds-hu01ve-8064982</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t>86484384CF</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
           <t>ocp</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
           <t>ARTICOLO 36, COMMA 2, LETT. A) DEL D.LGS. 18/04/2016 N^ 50 COME MODIFICATO DALL</t>
         </is>
       </c>
       <c r="E120" t="n">