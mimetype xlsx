--- v0 (2026-10-22)
+++ v1 (2026-10-26)
@@ -1770,102 +1770,102 @@
       </c>
       <c r="E37" t="n">
         <v>45000</v>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>2025-12-18T12:42:28</t>
         </is>
       </c>
       <c r="G37" t="inlineStr"/>
       <c r="H37" t="inlineStr">
         <is>
           <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>ocds-hu01ve-9482220</t>
         </is>
       </c>
       <c r="B38" t="inlineStr"/>
       <c r="C38" t="inlineStr">
         <is>
-          <t>anac</t>
+          <t>ocp</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>INTERVENTO DI MESSA IN SICUREZZA AREA A RISCHIO IDROGEOLOGICO STRADA COMUNALE N. 20 DI CAMPOARSICCIO LOC. MONTALFOGLIO - FONDI MINISTERO INTERNO MESSA IN SICUREZZA L. 145/2018 ART. 1 COMMA 139 - ANNO 2023</t>
         </is>
       </c>
       <c r="E38" t="n">
         <v>6321.94</v>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>2025-08-19T16:32:45</t>
         </is>
       </c>
       <c r="G38" t="inlineStr"/>
       <c r="H38" t="inlineStr">
         <is>
-          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
+          <t>AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>ocds-hu01ve-9482220</t>
         </is>
       </c>
       <c r="B39" t="inlineStr"/>
       <c r="C39" t="inlineStr">
         <is>
-          <t>ocp</t>
+          <t>anac</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>INTERVENTO DI MESSA IN SICUREZZA AREA A RISCHIO IDROGEOLOGICO STRADA COMUNALE N. 20 DI CAMPOARSICCIO LOC. MONTALFOGLIO - FONDI MINISTERO INTERNO MESSA IN SICUREZZA L. 145/2018 ART. 1 COMMA 139 - ANNO 2023</t>
         </is>
       </c>
       <c r="E39" t="n">
         <v>6321.94</v>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>2025-08-19T16:32:45</t>
         </is>
       </c>
       <c r="G39" t="inlineStr"/>
       <c r="H39" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO</t>
+          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>ocds-hu01ve-8869690</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>95677694C0</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>anac</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>FORNITURA DI POMPA DI CALORE E IMPIANTO FOTOVOLTAICO EFFICIENTAMENTO ENERGETICO BOBLIOTECA COMUNALE</t>
         </is>
       </c>
       <c r="E40" t="n">
@@ -1900,106 +1900,106 @@
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>LAVORI DI COMPLETAMENTO DELLA PAVIMENTAZIONE DI VIA TIBERINI - CUP D87H25001380004</t>
         </is>
       </c>
       <c r="E41" t="n">
         <v>13063.11</v>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>2025-07-31T16:30:18</t>
         </is>
       </c>
       <c r="G41" t="inlineStr"/>
       <c r="H41" t="inlineStr">
         <is>
           <t>AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>ocds-hu01ve-4013636</t>
+          <t>ocds-hu01ve-4017208</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>4033332AD9</t>
+          <t>B0372FECB2</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>anac</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>LAVORI DI REALIZZAZIONE OPERE DI URBANIZZAZIONE E ARREDI NUOVA PALESTRA SCOLASTICA (CUP: D85E23000230004) FORNITURA E POSA IN OPERA DI ARREDI INTERNI PALESTRA</t>
+          <t>LAVORI DI MESSA IN SICUREZZA TRAMITE STRAORDINARIA MANUTENZIONE STRADA VIA CAPRILE S.C. N. 13 – TRATTO DA INCROCIO PER MONTALFOGLIO AL CONFINE CON IL COMUNE DI FRATTE ROSA - II° STRALCIO CUP D85F22000190001</t>
         </is>
       </c>
       <c r="E42" t="n">
-        <v>56454.47</v>
+        <v>96734.21000000001</v>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>2025-07-18T16:35:47</t>
         </is>
       </c>
       <c r="G42" t="inlineStr"/>
       <c r="H42" t="inlineStr">
         <is>
           <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>ocds-hu01ve-4017208</t>
+          <t>ocds-hu01ve-4013636</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>B0372FECB2</t>
+          <t>4033332AD9</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>anac</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>LAVORI DI MESSA IN SICUREZZA TRAMITE STRAORDINARIA MANUTENZIONE STRADA VIA CAPRILE S.C. N. 13 – TRATTO DA INCROCIO PER MONTALFOGLIO AL CONFINE CON IL COMUNE DI FRATTE ROSA - II° STRALCIO CUP D85F22000190001</t>
+          <t>LAVORI DI REALIZZAZIONE OPERE DI URBANIZZAZIONE E ARREDI NUOVA PALESTRA SCOLASTICA (CUP: D85E23000230004) FORNITURA E POSA IN OPERA DI ARREDI INTERNI PALESTRA</t>
         </is>
       </c>
       <c r="E43" t="n">
-        <v>96734.21000000001</v>
+        <v>56454.47</v>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>2025-07-18T16:35:47</t>
         </is>
       </c>
       <c r="G43" t="inlineStr"/>
       <c r="H43" t="inlineStr">
         <is>
           <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>ocds-hu01ve-4015903</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>B036CA608B</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
@@ -2230,102 +2230,102 @@
       </c>
       <c r="E50" t="n">
         <v>250</v>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>2025-07-18T16:31:13</t>
         </is>
       </c>
       <c r="G50" t="inlineStr"/>
       <c r="H50" t="inlineStr">
         <is>
           <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>ocds-hu01ve-9521549</t>
         </is>
       </c>
       <c r="B51" t="inlineStr"/>
       <c r="C51" t="inlineStr">
         <is>
-          <t>anac</t>
+          <t>ocp</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t xml:space="preserve">LAVORI DI EFFICIENTAMENTO ENERGETICO EDIFICIO PUBBLICO DI PROPRIETA' COMUNALE TEATRO M. TIBERINI 2^ STRALCIO - CONTRIBUTI DI CUI AL DM INTERNO DEL 30.01.2020 LEGGE 160/2019 TIPOLOGIA A - FINANZIATO DALL'UNIONE EUROPEA - NEXTGENERATIONEU PNRR M.2C.4 I 2.2 - ANNO 2024 </t>
         </is>
       </c>
       <c r="E51" t="n">
         <v>39925.31</v>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>2025-07-09T16:31:38</t>
         </is>
       </c>
       <c r="G51" t="inlineStr"/>
       <c r="H51" t="inlineStr">
         <is>
-          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
+          <t>AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>ocds-hu01ve-9521549</t>
         </is>
       </c>
       <c r="B52" t="inlineStr"/>
       <c r="C52" t="inlineStr">
         <is>
-          <t>ocp</t>
+          <t>anac</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t xml:space="preserve">LAVORI DI EFFICIENTAMENTO ENERGETICO EDIFICIO PUBBLICO DI PROPRIETA' COMUNALE TEATRO M. TIBERINI 2^ STRALCIO - CONTRIBUTI DI CUI AL DM INTERNO DEL 30.01.2020 LEGGE 160/2019 TIPOLOGIA A - FINANZIATO DALL'UNIONE EUROPEA - NEXTGENERATIONEU PNRR M.2C.4 I 2.2 - ANNO 2024 </t>
         </is>
       </c>
       <c r="E52" t="n">
         <v>39925.31</v>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>2025-07-09T16:31:38</t>
         </is>
       </c>
       <c r="G52" t="inlineStr"/>
       <c r="H52" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO</t>
+          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>ocds-hu01ve-CONSIP_RDO_5449841</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>B7887E047B</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>ocp</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>ACCOGLIENZA N.2 UTENTI IN STRUTTURA IL MOSAICO DI TERRE ROVERESCHE, FRAZ. MONTEBELLO-2025</t>
         </is>
       </c>
       <c r="E53" t="n">
@@ -2648,172 +2648,172 @@
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>FORNITURA PRODOTTI ALLA MENSA SCOLASTICA COMUNALE, A.S. 2024/2025</t>
         </is>
       </c>
       <c r="E62" t="n">
         <v>14545.46</v>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>2024-12-19T17:31:44</t>
         </is>
       </c>
       <c r="G62" t="inlineStr"/>
       <c r="H62" t="inlineStr">
         <is>
           <t>AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>ocds-hu01ve-9482322</t>
+          <t>ocds-hu01ve-9496832</t>
         </is>
       </c>
       <c r="B63" t="inlineStr"/>
       <c r="C63" t="inlineStr">
         <is>
-          <t>ocp</t>
+          <t>anac</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>COORDINAMENTO DELLA SICUREZZA LAVORI PER INTERVENTO DI MESSA IN SICUREZZA AREA A RISCHIO IDROGEOLOGICO STRADA COMUNALE N. 20 DI CAMPOARSICCIO LOC. MONTALFOGLIO - FONDI MINISTERO INTERNO MESSA IN SICUREZZA L. 145/2018 ART. 1 COMMA 139 - ANNO 2023</t>
+          <t>INCARICO PROFESSIONALE PER VERIFICA PREVENTIVA DELL'INTERESSE ARCHEOLOGICO - INTERVENTO DI MESSA IN SICUREZZA AREA A RISCHIO IDROGEOLOGICO STRADA COMUNALE N. 20 DI CAMPOARSICCIO LOC. MONTALFOGLIO - FONDI MINISTERO INTERNO MESSA IN SICUREZZA L. 145/2018 ART. 1 COMMA 139 - ANNO 2023</t>
         </is>
       </c>
       <c r="E63" t="n">
-        <v>3052.96</v>
+        <v>1000</v>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>2024-10-21T19:10:36</t>
         </is>
       </c>
       <c r="G63" t="inlineStr"/>
       <c r="H63" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO</t>
+          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>ocds-hu01ve-9496832</t>
+          <t>ocds-hu01ve-9482322</t>
         </is>
       </c>
       <c r="B64" t="inlineStr"/>
       <c r="C64" t="inlineStr">
         <is>
           <t>anac</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>INCARICO PROFESSIONALE PER VERIFICA PREVENTIVA DELL'INTERESSE ARCHEOLOGICO - INTERVENTO DI MESSA IN SICUREZZA AREA A RISCHIO IDROGEOLOGICO STRADA COMUNALE N. 20 DI CAMPOARSICCIO LOC. MONTALFOGLIO - FONDI MINISTERO INTERNO MESSA IN SICUREZZA L. 145/2018 ART. 1 COMMA 139 - ANNO 2023</t>
+          <t>COORDINAMENTO DELLA SICUREZZA LAVORI PER INTERVENTO DI MESSA IN SICUREZZA AREA A RISCHIO IDROGEOLOGICO STRADA COMUNALE N. 20 DI CAMPOARSICCIO LOC. MONTALFOGLIO - FONDI MINISTERO INTERNO MESSA IN SICUREZZA L. 145/2018 ART. 1 COMMA 139 - ANNO 2023</t>
         </is>
       </c>
       <c r="E64" t="n">
-        <v>1000</v>
+        <v>3052.96</v>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>2024-10-21T19:10:36</t>
         </is>
       </c>
       <c r="G64" t="inlineStr"/>
       <c r="H64" t="inlineStr">
         <is>
           <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>ocds-hu01ve-9496832</t>
+          <t>ocds-hu01ve-9482322</t>
         </is>
       </c>
       <c r="B65" t="inlineStr"/>
       <c r="C65" t="inlineStr">
         <is>
           <t>ocp</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>INCARICO PROFESSIONALE PER VERIFICA PREVENTIVA DELL'INTERESSE ARCHEOLOGICO - INTERVENTO DI MESSA IN SICUREZZA AREA A RISCHIO IDROGEOLOGICO STRADA COMUNALE N. 20 DI CAMPOARSICCIO LOC. MONTALFOGLIO - FONDI MINISTERO INTERNO MESSA IN SICUREZZA L. 145/2018 ART. 1 COMMA 139 - ANNO 2023</t>
+          <t>COORDINAMENTO DELLA SICUREZZA LAVORI PER INTERVENTO DI MESSA IN SICUREZZA AREA A RISCHIO IDROGEOLOGICO STRADA COMUNALE N. 20 DI CAMPOARSICCIO LOC. MONTALFOGLIO - FONDI MINISTERO INTERNO MESSA IN SICUREZZA L. 145/2018 ART. 1 COMMA 139 - ANNO 2023</t>
         </is>
       </c>
       <c r="E65" t="n">
-        <v>1000</v>
+        <v>3052.96</v>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>2024-10-21T19:10:36</t>
         </is>
       </c>
       <c r="G65" t="inlineStr"/>
       <c r="H65" t="inlineStr">
         <is>
           <t>AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>ocds-hu01ve-9482322</t>
+          <t>ocds-hu01ve-9496832</t>
         </is>
       </c>
       <c r="B66" t="inlineStr"/>
       <c r="C66" t="inlineStr">
         <is>
-          <t>anac</t>
+          <t>ocp</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>COORDINAMENTO DELLA SICUREZZA LAVORI PER INTERVENTO DI MESSA IN SICUREZZA AREA A RISCHIO IDROGEOLOGICO STRADA COMUNALE N. 20 DI CAMPOARSICCIO LOC. MONTALFOGLIO - FONDI MINISTERO INTERNO MESSA IN SICUREZZA L. 145/2018 ART. 1 COMMA 139 - ANNO 2023</t>
+          <t>INCARICO PROFESSIONALE PER VERIFICA PREVENTIVA DELL'INTERESSE ARCHEOLOGICO - INTERVENTO DI MESSA IN SICUREZZA AREA A RISCHIO IDROGEOLOGICO STRADA COMUNALE N. 20 DI CAMPOARSICCIO LOC. MONTALFOGLIO - FONDI MINISTERO INTERNO MESSA IN SICUREZZA L. 145/2018 ART. 1 COMMA 139 - ANNO 2023</t>
         </is>
       </c>
       <c r="E66" t="n">
-        <v>3052.96</v>
+        <v>1000</v>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>2024-10-21T19:10:36</t>
         </is>
       </c>
       <c r="G66" t="inlineStr"/>
       <c r="H66" t="inlineStr">
         <is>
-          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
+          <t>AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>ocds-hu01ve-8998873</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>971325606D</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
           <t>anac</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>SERVIZIO DI RIFACIMENTO SITO ISTITUZIONALE E SERVIZI DIGITALI AL CITTADINO</t>
         </is>
       </c>
       <c r="E67" t="n">
@@ -3978,106 +3978,106 @@
       <c r="F100" t="inlineStr">
         <is>
           <t>2023-10-28T16:13:28</t>
         </is>
       </c>
       <c r="G100" t="inlineStr"/>
       <c r="H100" t="inlineStr">
         <is>
           <t>COD:1 ; TITLE:PROCEDURA APERTA</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>ocds-hu01ve-8745005</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>9429270FBF</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>anac</t>
+          <t>ocp</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
           <t>FORNITURA PASTI SCUOLA PRIMARIA A.S. 2022/2023</t>
         </is>
       </c>
       <c r="E101" t="n">
         <v>143269.23</v>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>2023-10-28T16:03:59</t>
         </is>
       </c>
       <c r="G101" t="inlineStr"/>
       <c r="H101" t="inlineStr">
         <is>
-          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
+          <t>AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>ocds-hu01ve-8745005</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>9429270FBF</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>ocp</t>
+          <t>anac</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
           <t>FORNITURA PASTI SCUOLA PRIMARIA A.S. 2022/2023</t>
         </is>
       </c>
       <c r="E102" t="n">
         <v>143269.23</v>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>2023-10-28T16:03:59</t>
         </is>
       </c>
       <c r="G102" t="inlineStr"/>
       <c r="H102" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO</t>
+          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>ocds-hu01ve-7694380</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>8218577849</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
           <t>ocp</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
           <t>REALIZZAZIONE NUOVI MARCIAPIEDI IMPIANTI TECNOLOGICI SOTTO SERVIZI ED ARREDO URBANO IN V.LE REGINA MARGHERITA - 2^ STRALCIO FUNZIONALE</t>
         </is>
       </c>
       <c r="E103" t="n">
@@ -4400,152 +4400,152 @@
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
           <t xml:space="preserve">INTERVENTO DI BONIFICA SITO  CONTAMINATO PRESSO AREA EX SCUOLA MEDIA IN PIAZZA VERDI ED  INTERVENTI  CONSEGUENTI </t>
         </is>
       </c>
       <c r="E112" t="n">
         <v>85864.8</v>
       </c>
       <c r="F112" t="inlineStr">
         <is>
           <t>2021-09-29T12:48:26</t>
         </is>
       </c>
       <c r="G112" t="inlineStr"/>
       <c r="H112" t="inlineStr">
         <is>
           <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>ocds-hu01ve-7387805</t>
+          <t>ocds-hu01ve-6958947</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>7852798DE6</t>
+          <t>73463320F3</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
           <t>ocp</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>LAVORI DI SISTEMAZIONE STRADE ESTERNE DI PROPRIETA</t>
+          <t>INTERVENTO DI  RISTRUTTURAZIONE DELLA PIAZZA ANTISTANTE LA SCUOLA MATERNA E MONUMENTO DEI CADUTI</t>
         </is>
       </c>
       <c r="E113" t="n">
-        <v>120854.47</v>
+        <v>99279.37</v>
       </c>
       <c r="F113" t="inlineStr">
         <is>
           <t>2021-07-23T12:00:00</t>
         </is>
       </c>
       <c r="G113" t="inlineStr"/>
       <c r="H113" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO</t>
+          <t>PROCEDURA NEGOZIATA SENZA PREVIA INDIZIONE DI GARA (SETTORI SPECIALI)</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>ocds-hu01ve-7414395</t>
+          <t>ocds-hu01ve-7387805</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>788394011B</t>
+          <t>7852798DE6</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
           <t>ocp</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>MANUTENZIONE PER MESSA IN SICUREZZA DELLA VIABILITA' ED ALTRE AREE PUBBLICHE DI COMPETENZA COMUNALE - POTATURA ALBERI IN V.LE R. MARGHERITA</t>
+          <t>LAVORI DI SISTEMAZIONE STRADE ESTERNE DI PROPRIETA</t>
         </is>
       </c>
       <c r="E114" t="n">
-        <v>11710.92</v>
+        <v>120854.47</v>
       </c>
       <c r="F114" t="inlineStr">
         <is>
           <t>2021-07-23T12:00:00</t>
         </is>
       </c>
       <c r="G114" t="inlineStr"/>
       <c r="H114" t="inlineStr">
         <is>
           <t>AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>ocds-hu01ve-6958947</t>
+          <t>ocds-hu01ve-7414395</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>73463320F3</t>
+          <t>788394011B</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
           <t>ocp</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>INTERVENTO DI  RISTRUTTURAZIONE DELLA PIAZZA ANTISTANTE LA SCUOLA MATERNA E MONUMENTO DEI CADUTI</t>
+          <t>MANUTENZIONE PER MESSA IN SICUREZZA DELLA VIABILITA' ED ALTRE AREE PUBBLICHE DI COMPETENZA COMUNALE - POTATURA ALBERI IN V.LE R. MARGHERITA</t>
         </is>
       </c>
       <c r="E115" t="n">
-        <v>99279.37</v>
+        <v>11710.92</v>
       </c>
       <c r="F115" t="inlineStr">
         <is>
           <t>2021-07-23T12:00:00</t>
         </is>
       </c>
       <c r="G115" t="inlineStr"/>
       <c r="H115" t="inlineStr">
         <is>
-          <t>PROCEDURA NEGOZIATA SENZA PREVIA INDIZIONE DI GARA (SETTORI SPECIALI)</t>
+          <t>AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>ocds-hu01ve-7414522</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>78840170A6</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
           <t>ocp</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
           <t>LAVORI DI MANUTENZIONE  PER    MESSA  IN SICUREZZA DELLA VIABILITA' ED ALTRE AREE PUBBLICHE DI COMPETENZA COMUNALE  - LAVORI STRADALI</t>
         </is>
       </c>
       <c r="E116" t="n">