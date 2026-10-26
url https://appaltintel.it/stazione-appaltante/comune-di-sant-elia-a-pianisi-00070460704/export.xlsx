--- v0 (2026-10-22)
+++ v1 (2026-10-26)
@@ -2502,178 +2502,178 @@
       <c r="F57" t="inlineStr">
         <is>
           <t>2024-02-09T17:45:22</t>
         </is>
       </c>
       <c r="G57" t="inlineStr"/>
       <c r="H57" t="inlineStr">
         <is>
           <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>ocds-hu01ve-8305819</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>8927813859</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>anac</t>
+          <t>ocp</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>AFFIDAMENTO DEL SERVIZIO DI MENSA SCOLASTICA A.S. 2021/2022</t>
         </is>
       </c>
       <c r="E58" t="n">
         <v>68164.25</v>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>2024-02-09T17:43:15</t>
         </is>
       </c>
       <c r="G58" t="inlineStr"/>
       <c r="H58" t="inlineStr">
         <is>
-          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
+          <t>AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>ocds-hu01ve-8305819</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>8927813859</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>ocp</t>
+          <t>anac</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>AFFIDAMENTO DEL SERVIZIO DI MENSA SCOLASTICA A.S. 2021/2022</t>
         </is>
       </c>
       <c r="E59" t="n">
         <v>68164.25</v>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>2024-02-09T17:43:15</t>
         </is>
       </c>
       <c r="G59" t="inlineStr"/>
       <c r="H59" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO</t>
+          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>ocds-hu01ve-8210350</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>88212272CE</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>ocp</t>
+          <t>anac</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>LAVORI DI ADEGUAMENTO DEL CORPO DI FABBRICA DELLA SCUOLA ELEMENTARE E MEDIA, NON IN USO, A SEDE PROVVISORIA DEGLI UFFICI COMUNALI</t>
         </is>
       </c>
       <c r="E60" t="n">
         <v>52825</v>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>2024-02-09T17:40:42</t>
         </is>
       </c>
       <c r="G60" t="inlineStr"/>
       <c r="H60" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO</t>
+          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>ocds-hu01ve-8210350</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>88212272CE</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>anac</t>
+          <t>ocp</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>LAVORI DI ADEGUAMENTO DEL CORPO DI FABBRICA DELLA SCUOLA ELEMENTARE E MEDIA, NON IN USO, A SEDE PROVVISORIA DEGLI UFFICI COMUNALI</t>
         </is>
       </c>
       <c r="E61" t="n">
         <v>52825</v>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>2024-02-09T17:40:42</t>
         </is>
       </c>
       <c r="G61" t="inlineStr"/>
       <c r="H61" t="inlineStr">
         <is>
-          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
+          <t>AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>ocds-hu01ve-8187165</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>87952841F7</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>anac</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>LAVORI DI MESSA IN SICUREZZA DEL TERRITORIO DAL DISSESTO IDROGEOLOGICO E SALVAGUARDIA DELLE INFRASTRUTTURE COMUNALI IN VICO III CONVENTO</t>
         </is>
       </c>
       <c r="E62" t="n">
@@ -2898,106 +2898,106 @@
       <c r="F68" t="inlineStr">
         <is>
           <t>2023-10-29T17:04:26</t>
         </is>
       </c>
       <c r="G68" t="inlineStr"/>
       <c r="H68" t="inlineStr">
         <is>
           <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>ocds-hu01ve-8212057</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>88231494E3</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>anac</t>
+          <t>ocp</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>RIQUALIFICAZIONE DELLA VILLA COMUNALE - COMPLETAMENTO</t>
         </is>
       </c>
       <c r="E69" t="n">
         <v>37673.08</v>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>2023-10-29T17:04:08</t>
         </is>
       </c>
       <c r="G69" t="inlineStr"/>
       <c r="H69" t="inlineStr">
         <is>
-          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
+          <t>AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>ocds-hu01ve-8212057</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>88231494E3</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>ocp</t>
+          <t>anac</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
           <t>RIQUALIFICAZIONE DELLA VILLA COMUNALE - COMPLETAMENTO</t>
         </is>
       </c>
       <c r="E70" t="n">
         <v>37673.08</v>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>2023-10-29T17:04:08</t>
         </is>
       </c>
       <c r="G70" t="inlineStr"/>
       <c r="H70" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO</t>
+          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>ocds-hu01ve-9382810</t>
         </is>
       </c>
       <c r="B71" t="inlineStr"/>
       <c r="C71" t="inlineStr">
         <is>
           <t>anac</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>INTERVENTI DI VALORIZZAZIONE ARCHEOLOGICA, AMBIENTALE, PAESAGGISTICA ED ARCHITETTONICA DEL BORGO E COLLE PIANISI</t>
         </is>
       </c>
       <c r="E71" t="n">
         <v>3588</v>
       </c>
       <c r="F71" t="inlineStr">
         <is>
@@ -3166,106 +3166,106 @@
       <c r="F76" t="inlineStr">
         <is>
           <t>2023-10-28T16:14:19</t>
         </is>
       </c>
       <c r="G76" t="inlineStr"/>
       <c r="H76" t="inlineStr">
         <is>
           <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>ocds-hu01ve-9322804</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>A0102932AA</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>ocp</t>
+          <t>anac</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
           <t>MIGLIORAMENTO SISMICO DELL'EDIFICIO SEDE DEL MUNICIPIO SITO IN SANT'ELIA A PIANISI AL CORSO UMBERTO I, 39</t>
         </is>
       </c>
       <c r="E77" t="n">
         <v>7773.66</v>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>2023-10-28T16:14:18</t>
         </is>
       </c>
       <c r="G77" t="inlineStr"/>
       <c r="H77" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO</t>
+          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>ocds-hu01ve-9322804</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>A0102932AA</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>anac</t>
+          <t>ocp</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>MIGLIORAMENTO SISMICO DELL'EDIFICIO SEDE DEL MUNICIPIO SITO IN SANT'ELIA A PIANISI AL CORSO UMBERTO I, 39</t>
         </is>
       </c>
       <c r="E78" t="n">
         <v>7773.66</v>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>2023-10-28T16:14:18</t>
         </is>
       </c>
       <c r="G78" t="inlineStr"/>
       <c r="H78" t="inlineStr">
         <is>
-          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
+          <t>AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>ocds-hu01ve-8988411</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>9701586209</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
           <t>anac</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>ACQUISTO SERRAMENTI E SCHERMATURE SOLARI</t>
         </is>
       </c>
       <c r="E79" t="n">
@@ -3346,142 +3346,142 @@
       <c r="F81" t="inlineStr">
         <is>
           <t>2023-10-28T16:07:25</t>
         </is>
       </c>
       <c r="G81" t="inlineStr"/>
       <c r="H81" t="inlineStr">
         <is>
           <t>COD:1 ; TITLE:PROCEDURA APERTA</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>ocds-hu01ve-8684677</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>93666747E7</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>ocp</t>
+          <t>anac</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>INTERVENTI DI MESSA IN SICUREZZA DAL RISCHIO IDROGEOLOGICO VIALE DELLA MADONNINA IN LOCALITÀ CALVARIO</t>
         </is>
       </c>
       <c r="E82" t="n">
         <v>749912.1899999999</v>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>2023-10-28T16:04:33</t>
         </is>
       </c>
       <c r="G82" t="inlineStr"/>
       <c r="H82" t="inlineStr">
         <is>
-          <t>PROCEDURA NEGOZIATA PER AFFIDAMENTI SOTTO SOGLIA</t>
+          <t>COD:34 ; TITLE:PROCEDURA NEGOZIATA PER AFFIDAMENTI SOTTO SOGLIA</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>ocds-hu01ve-8723380</t>
+          <t>ocds-hu01ve-8684677</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>9405006878</t>
+          <t>93666747E7</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>anac</t>
+          <t>ocp</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>LAVORI DI EFFICIENTAMENTO ENERGETICO PER IL RIFACIMENTO E ADEGUAMENTO DELL'ILLUMINAZIONE VOTIVA DEL CIMITERO COMUNALE E IL RIFACIMENTO DELL'IMPIANTO DI ILLUMINAZIONE DEL CAMPO SPORTIVO DEL COMUNE DI SANT'ELIA A PIANISI</t>
+          <t>INTERVENTI DI MESSA IN SICUREZZA DAL RISCHIO IDROGEOLOGICO VIALE DELLA MADONNINA IN LOCALITÀ CALVARIO</t>
         </is>
       </c>
       <c r="E83" t="n">
-        <v>40168.48</v>
+        <v>749912.1899999999</v>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>2023-10-28T16:04:33</t>
         </is>
       </c>
       <c r="G83" t="inlineStr"/>
       <c r="H83" t="inlineStr">
         <is>
-          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
+          <t>PROCEDURA NEGOZIATA PER AFFIDAMENTI SOTTO SOGLIA</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>ocds-hu01ve-8684677</t>
+          <t>ocds-hu01ve-8723380</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>93666747E7</t>
+          <t>9405006878</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
           <t>anac</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>INTERVENTI DI MESSA IN SICUREZZA DAL RISCHIO IDROGEOLOGICO VIALE DELLA MADONNINA IN LOCALITÀ CALVARIO</t>
+          <t>LAVORI DI EFFICIENTAMENTO ENERGETICO PER IL RIFACIMENTO E ADEGUAMENTO DELL'ILLUMINAZIONE VOTIVA DEL CIMITERO COMUNALE E IL RIFACIMENTO DELL'IMPIANTO DI ILLUMINAZIONE DEL CAMPO SPORTIVO DEL COMUNE DI SANT'ELIA A PIANISI</t>
         </is>
       </c>
       <c r="E84" t="n">
-        <v>749912.1899999999</v>
+        <v>40168.48</v>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>2023-10-28T16:04:33</t>
         </is>
       </c>
       <c r="G84" t="inlineStr"/>
       <c r="H84" t="inlineStr">
         <is>
-          <t>COD:34 ; TITLE:PROCEDURA NEGOZIATA PER AFFIDAMENTI SOTTO SOGLIA</t>
+          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>ocds-hu01ve-8728161</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>94106580A8</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
           <t>anac</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
           <t>AFFIDAMENTO, AI SENSI DELL'ART. 1, COMMA 2, LETT. A) DELLA LEGGE 11 SETTEMBRE 2020, N. 120, DEL SERVIZIO DI MENSA SCOLASTICA. A.S. 2022/2023.</t>
         </is>
       </c>
       <c r="E85" t="n">
@@ -3814,250 +3814,250 @@
       <c r="F94" t="inlineStr">
         <is>
           <t>2023-10-28T16:00:57</t>
         </is>
       </c>
       <c r="G94" t="inlineStr"/>
       <c r="H94" t="inlineStr">
         <is>
           <t>AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>ocds-hu01ve-8187254</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>8795372A93</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>ocp</t>
+          <t>anac</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
           <t>INTERVENTI DI MESSA IN SICUREZZA DAL RISCHIO IDROGEOLOGICO VIALE DELLA MADONNINA IN LOCALITÀ' CALVARIO.</t>
         </is>
       </c>
       <c r="E95" t="n">
         <v>100436.88</v>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>2023-10-28T16:00:50</t>
         </is>
       </c>
       <c r="G95" t="inlineStr"/>
       <c r="H95" t="inlineStr">
         <is>
-          <t>PROCEDURA APERTA</t>
+          <t>COD:1 ; TITLE:PROCEDURA APERTA</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>ocds-hu01ve-8187254</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>8795372A93</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>anac</t>
+          <t>ocp</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
           <t>INTERVENTI DI MESSA IN SICUREZZA DAL RISCHIO IDROGEOLOGICO VIALE DELLA MADONNINA IN LOCALITÀ' CALVARIO.</t>
         </is>
       </c>
       <c r="E96" t="n">
         <v>100436.88</v>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>2023-10-28T16:00:50</t>
         </is>
       </c>
       <c r="G96" t="inlineStr"/>
       <c r="H96" t="inlineStr">
         <is>
-          <t>COD:1 ; TITLE:PROCEDURA APERTA</t>
+          <t>PROCEDURA APERTA</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>ocds-hu01ve-8187264</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>87953887C8</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>anac</t>
+          <t>ocp</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
           <t>INTERVENTI DI MESSA IN SICUREZZA DAL RISCHIO IDROGEOLOGICO VIALE DELLA MADONNINA IN LOCALITÀ' CALVARIO.</t>
         </is>
       </c>
       <c r="E97" t="n">
         <v>8670.379999999999</v>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>2023-10-28T16:00:49</t>
         </is>
       </c>
       <c r="G97" t="inlineStr"/>
       <c r="H97" t="inlineStr">
         <is>
-          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
+          <t>AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>ocds-hu01ve-8187264</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>87953887C8</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>ocp</t>
+          <t>anac</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
           <t>INTERVENTI DI MESSA IN SICUREZZA DAL RISCHIO IDROGEOLOGICO VIALE DELLA MADONNINA IN LOCALITÀ' CALVARIO.</t>
         </is>
       </c>
       <c r="E98" t="n">
         <v>8670.379999999999</v>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>2023-10-28T16:00:49</t>
         </is>
       </c>
       <c r="G98" t="inlineStr"/>
       <c r="H98" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO</t>
+          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>ocds-hu01ve-8330539</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>8957267A8E</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>anac</t>
+          <t>ocp</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
           <t>MESSA IN SICUREZZA E ADEGUAMENTO DEGLI SPAZI SCUOLA MATERNA</t>
         </is>
       </c>
       <c r="E99" t="n">
         <v>22727.27</v>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>2023-10-28T16:00:41</t>
         </is>
       </c>
       <c r="G99" t="inlineStr"/>
       <c r="H99" t="inlineStr">
         <is>
-          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
+          <t>AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>ocds-hu01ve-8330539</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>8957267A8E</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>ocp</t>
+          <t>anac</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
           <t>MESSA IN SICUREZZA E ADEGUAMENTO DEGLI SPAZI SCUOLA MATERNA</t>
         </is>
       </c>
       <c r="E100" t="n">
         <v>22727.27</v>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>2023-10-28T16:00:41</t>
         </is>
       </c>
       <c r="G100" t="inlineStr"/>
       <c r="H100" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO</t>
+          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>ocds-hu01ve-8666547</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>9346323DB8</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
           <t>anac</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
           <t>PICCOLI INTERVENTI DI EDILIZIA SCOLASTICA PER LE SCUOLE DELL'INFANZIA DI CUI ALLA D.G.R. N.262/2020</t>
         </is>
       </c>
       <c r="E101" t="n">
@@ -4128,106 +4128,106 @@
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
           <t>INCLUSIONE SOCIALE ED INTERVENTI SOCIO EDUCATIVI. SEZIONE PRIMAVERA 2019-2020.AVVISO RIVOLTO AI COMUNI MOLISANI PER FINANZIAMENTO PROGETTI SEZIONI PRIMAVERA 2019-2020</t>
         </is>
       </c>
       <c r="E103" t="n">
         <v>8000</v>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>2021-10-01T12:00:00</t>
         </is>
       </c>
       <c r="G103" t="inlineStr"/>
       <c r="H103" t="inlineStr">
         <is>
           <t>PROCEDURA APERTA</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t>ocds-hu01ve-7407657</t>
+          <t>ocds-hu01ve-7374287</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>7875762467</t>
+          <t>7836821D43</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
           <t>ocp</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>LAVORI DI EFFICIENTAMENTO ENERGETICO DELLE STRADE CIRCOSTANTI LA CHIESA DEL CONVENTO SAN FRANCESCO -GIUBILEO DELLA LUCE</t>
+          <t>LAVORI DI MESSA IN SICUREZZA DI ALCUNI TRATTI DI CORSO VITTORIO EMANUELE III</t>
         </is>
       </c>
       <c r="E104" t="n">
-        <v>58400</v>
+        <v>32786.88</v>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>2021-07-23T12:00:00</t>
         </is>
       </c>
       <c r="G104" t="inlineStr"/>
       <c r="H104" t="inlineStr">
         <is>
           <t>AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t>ocds-hu01ve-7374287</t>
+          <t>ocds-hu01ve-7407657</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>7836821D43</t>
+          <t>7875762467</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
           <t>ocp</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>LAVORI DI MESSA IN SICUREZZA DI ALCUNI TRATTI DI CORSO VITTORIO EMANUELE III</t>
+          <t>LAVORI DI EFFICIENTAMENTO ENERGETICO DELLE STRADE CIRCOSTANTI LA CHIESA DEL CONVENTO SAN FRANCESCO -GIUBILEO DELLA LUCE</t>
         </is>
       </c>
       <c r="E105" t="n">
-        <v>32786.88</v>
+        <v>58400</v>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>2021-07-23T12:00:00</t>
         </is>
       </c>
       <c r="G105" t="inlineStr"/>
       <c r="H105" t="inlineStr">
         <is>
           <t>AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>ocds-hu01ve-7595057</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>8098178BE2</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">