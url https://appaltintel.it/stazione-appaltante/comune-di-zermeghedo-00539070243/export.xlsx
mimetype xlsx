--- v0 (2026-10-23)
+++ v1 (2026-10-26)
@@ -1066,106 +1066,106 @@
       <c r="F17" t="inlineStr">
         <is>
           <t>2024-12-19T17:31:22</t>
         </is>
       </c>
       <c r="G17" t="inlineStr"/>
       <c r="H17" t="inlineStr">
         <is>
           <t>AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>ocds-hu01ve-9262708</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>A000CDDE47</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>anac</t>
+          <t>ocp</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>ENERGIA ELETTRICA PER PUBBLICA ILLUMINAZIONE E PER EDIFICI COMUNALI</t>
         </is>
       </c>
       <c r="E18" t="n">
         <v>43500</v>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>2024-10-21T12:16:35</t>
         </is>
       </c>
       <c r="G18" t="inlineStr"/>
       <c r="H18" t="inlineStr">
         <is>
-          <t>COD:27 ; TITLE:AFFIDAMENTO DIRETTO IN ADESIONE AD ACCORDO QUADRO/CONVENZIONE</t>
+          <t>AFFIDAMENTO DIRETTO IN ADESIONE AD ACCORDO QUADRO/CONVENZIONE</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>ocds-hu01ve-9262708</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>A000CDDE47</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>ocp</t>
+          <t>anac</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>ENERGIA ELETTRICA PER PUBBLICA ILLUMINAZIONE E PER EDIFICI COMUNALI</t>
         </is>
       </c>
       <c r="E19" t="n">
         <v>43500</v>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>2024-10-21T12:16:35</t>
         </is>
       </c>
       <c r="G19" t="inlineStr"/>
       <c r="H19" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO IN ADESIONE AD ACCORDO QUADRO/CONVENZIONE</t>
+          <t>COD:27 ; TITLE:AFFIDAMENTO DIRETTO IN ADESIONE AD ACCORDO QUADRO/CONVENZIONE</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>ocds-hu01ve-8370775</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>900396749F</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>anac</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>FORNITURA DI ENERGIA ELETTRICA PUBBLICA ILLUMINAZIONE DAL 01.02.2022 AL 31.01.2024</t>
         </is>
       </c>
       <c r="E20" t="n">
@@ -1516,106 +1516,106 @@
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>ENERGIA ELETTRICA ILLUMINAZIONE PUBBLICA</t>
         </is>
       </c>
       <c r="E30" t="n">
         <v>35655.74</v>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>2021-07-24T12:00:00</t>
         </is>
       </c>
       <c r="G30" t="inlineStr"/>
       <c r="H30" t="inlineStr">
         <is>
           <t>AFFIDAMENTO DIRETTO IN ADESIONE AD ACCORDO QUADRO/CONVENZIONE</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>ocds-hu01ve-7513480</t>
+          <t>ocds-hu01ve-7402770</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>800507902C</t>
+          <t>78697123C9</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>ocp</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t xml:space="preserve">REALIZZAZIONE DI UN PARCO PUBBLICO CON PISTA CICLO-PEDONALE NELLA ZONA DENOMINATA </t>
+          <t>MANUTENZIONE STRAORDINARIA STRADE COMUNALI</t>
         </is>
       </c>
       <c r="E31" t="n">
-        <v>132330</v>
+        <v>75024</v>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>2021-07-23T12:00:00</t>
         </is>
       </c>
       <c r="G31" t="inlineStr"/>
       <c r="H31" t="inlineStr">
         <is>
           <t>AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>ocds-hu01ve-7402770</t>
+          <t>ocds-hu01ve-7513480</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>78697123C9</t>
+          <t>800507902C</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>ocp</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>MANUTENZIONE STRAORDINARIA STRADE COMUNALI</t>
+          <t xml:space="preserve">REALIZZAZIONE DI UN PARCO PUBBLICO CON PISTA CICLO-PEDONALE NELLA ZONA DENOMINATA </t>
         </is>
       </c>
       <c r="E32" t="n">
-        <v>75024</v>
+        <v>132330</v>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>2021-07-23T12:00:00</t>
         </is>
       </c>
       <c r="G32" t="inlineStr"/>
       <c r="H32" t="inlineStr">
         <is>
           <t>AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>ocds-hu01ve-7296818</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>77464393B0</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
@@ -1634,106 +1634,106 @@
       <c r="F33" t="inlineStr">
         <is>
           <t>2021-07-23T12:00:00</t>
         </is>
       </c>
       <c r="G33" t="inlineStr"/>
       <c r="H33" t="inlineStr">
         <is>
           <t>PROCEDURA NEGOZIATA DERIVANTE DA AVVISI CON CUI SI INDICE UNA GARA</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>ocds-hu01ve-7762572</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>8299206173</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>anac</t>
+          <t>ocp</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>LAVORI PER ADEGUAMENTO E MESSA IN SICUREZZA DELLA SCUOLA DELL'INFANZIA FELICE GIACOMELLO</t>
         </is>
       </c>
       <c r="E34" t="n">
         <v>36500</v>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>2021-07-07T11:15:40</t>
         </is>
       </c>
       <c r="G34" t="inlineStr"/>
       <c r="H34" t="inlineStr">
         <is>
-          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
+          <t>AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>ocds-hu01ve-7762572</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>8299206173</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>ocp</t>
+          <t>anac</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>LAVORI PER ADEGUAMENTO E MESSA IN SICUREZZA DELLA SCUOLA DELL'INFANZIA FELICE GIACOMELLO</t>
         </is>
       </c>
       <c r="E35" t="n">
         <v>36500</v>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>2021-07-07T11:15:40</t>
         </is>
       </c>
       <c r="G35" t="inlineStr"/>
       <c r="H35" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO</t>
+          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>ocds-hu01ve-7767195</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>8304236854</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>anac</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>AFFIDAMENTO DEL SERVIZIO DI GESTIONE DELLE INFRASTRUTTURE TECONOLOGICHE E LOGISTICHE, FORNITURA MATERIALE DOCUMENTARIO PER LA RETE BIBLITECARIA</t>
         </is>
       </c>
       <c r="E36" t="n">