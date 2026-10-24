--- v0 (2026-10-22)
+++ v1 (2026-10-24)
@@ -814,106 +814,106 @@
       <c r="F10" t="inlineStr">
         <is>
           <t>2025-12-18T15:30:23</t>
         </is>
       </c>
       <c r="G10" t="inlineStr"/>
       <c r="H10" t="inlineStr">
         <is>
           <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>ocds-hu01ve-7740752</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>8274147A19</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>ocp</t>
+          <t>anac</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>ACQUISTO BUONI PASTO CARTACEI</t>
         </is>
       </c>
       <c r="E11" t="n">
         <v>1911</v>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>2024-12-20T17:54:02</t>
         </is>
       </c>
       <c r="G11" t="inlineStr"/>
       <c r="H11" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO</t>
+          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>ocds-hu01ve-7740752</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>8274147A19</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>anac</t>
+          <t>ocp</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>ACQUISTO BUONI PASTO CARTACEI</t>
         </is>
       </c>
       <c r="E12" t="n">
         <v>1911</v>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>2024-12-20T17:54:02</t>
         </is>
       </c>
       <c r="G12" t="inlineStr"/>
       <c r="H12" t="inlineStr">
         <is>
-          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
+          <t>AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>ocds-hu01ve-7765587</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>83022029D1</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>ocp</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>ASSISTENZA HARDWARE E SICUREZZA DATI 2024</t>
         </is>
       </c>
       <c r="E13" t="n">
@@ -948,152 +948,152 @@
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>ASSISTENZA HARDWARE E SICUREZZA DATI 2024</t>
         </is>
       </c>
       <c r="E14" t="n">
         <v>4090</v>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>2024-12-20T17:50:12</t>
         </is>
       </c>
       <c r="G14" t="inlineStr"/>
       <c r="H14" t="inlineStr">
         <is>
           <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>ocds-hu01ve-7765671</t>
+          <t>ocds-hu01ve-7767150</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>B0FF747F31</t>
+          <t>8304027BDA</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>ocp</t>
+          <t>anac</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>SERVIZI DIGITALI 2024</t>
+          <t>SERVIZI DIGITALI 2024 SITO INVALLEIMAGNA</t>
         </is>
       </c>
       <c r="E15" t="n">
-        <v>5650</v>
+        <v>271</v>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>2024-12-20T17:49:50</t>
         </is>
       </c>
       <c r="G15" t="inlineStr"/>
       <c r="H15" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO</t>
+          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>ocds-hu01ve-7765671</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>B0FF747F31</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>anac</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>SERVIZI DIGITALI 2024</t>
         </is>
       </c>
       <c r="E16" t="n">
         <v>5650</v>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>2024-12-20T17:49:50</t>
         </is>
       </c>
       <c r="G16" t="inlineStr"/>
       <c r="H16" t="inlineStr">
         <is>
           <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>ocds-hu01ve-7767150</t>
+          <t>ocds-hu01ve-7765671</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>8304027BDA</t>
+          <t>B0FF747F31</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>anac</t>
+          <t>ocp</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>SERVIZI DIGITALI 2024 SITO INVALLEIMAGNA</t>
+          <t>SERVIZI DIGITALI 2024</t>
         </is>
       </c>
       <c r="E17" t="n">
-        <v>271</v>
+        <v>5650</v>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>2024-12-20T17:49:50</t>
         </is>
       </c>
       <c r="G17" t="inlineStr"/>
       <c r="H17" t="inlineStr">
         <is>
-          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
+          <t>AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>ocds-hu01ve-7767150</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>8304027BDA</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>ocp</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>SERVIZI DIGITALI 2024 SITO INVALLEIMAGNA</t>
         </is>
       </c>
       <c r="E18" t="n">
@@ -1318,106 +1318,106 @@
       <c r="F24" t="inlineStr">
         <is>
           <t>2024-10-21T20:00:16</t>
         </is>
       </c>
       <c r="G24" t="inlineStr"/>
       <c r="H24" t="inlineStr">
         <is>
           <t>COD:34 ; TITLE:PROCEDURA NEGOZIATA PER AFFIDAMENTI SOTTO SOGLIA</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>ocds-hu01ve-8448269</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>9097512067</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>anac</t>
+          <t>ocp</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>REALIZZAZIONE IMPIANTO FOTOVOLTAICO DA 20 KWP CON BATTERIA DI ACCUMULO PRESSO LA PISCINA</t>
         </is>
       </c>
       <c r="E25" t="n">
         <v>57676.8</v>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>2024-10-21T20:00:12</t>
         </is>
       </c>
       <c r="G25" t="inlineStr"/>
       <c r="H25" t="inlineStr">
         <is>
-          <t>COD:34 ; TITLE:PROCEDURA NEGOZIATA PER AFFIDAMENTI SOTTO SOGLIA</t>
+          <t>PROCEDURA NEGOZIATA PER AFFIDAMENTI SOTTO SOGLIA</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>ocds-hu01ve-8448269</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>9097512067</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>ocp</t>
+          <t>anac</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>REALIZZAZIONE IMPIANTO FOTOVOLTAICO DA 20 KWP CON BATTERIA DI ACCUMULO PRESSO LA PISCINA</t>
         </is>
       </c>
       <c r="E26" t="n">
         <v>57676.8</v>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>2024-10-21T20:00:12</t>
         </is>
       </c>
       <c r="G26" t="inlineStr"/>
       <c r="H26" t="inlineStr">
         <is>
-          <t>PROCEDURA NEGOZIATA PER AFFIDAMENTI SOTTO SOGLIA</t>
+          <t>COD:34 ; TITLE:PROCEDURA NEGOZIATA PER AFFIDAMENTI SOTTO SOGLIA</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>ocds-hu01ve-9419676</t>
         </is>
       </c>
       <c r="B27" t="inlineStr"/>
       <c r="C27" t="inlineStr">
         <is>
           <t>anac</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>RILIEVO TOPOGRAFICO-AEREOFOTOGRAMMETRICO , ALVEO TORRENTE IMAGNA E BREMBILA</t>
         </is>
       </c>
       <c r="E27" t="n">
         <v>41000</v>
       </c>
       <c r="F27" t="inlineStr">
         <is>
@@ -1530,106 +1530,106 @@
       <c r="F30" t="inlineStr">
         <is>
           <t>2024-02-09T17:40:32</t>
         </is>
       </c>
       <c r="G30" t="inlineStr"/>
       <c r="H30" t="inlineStr">
         <is>
           <t>COD:4 ; TITLE:PROCEDURA NEGOZIATA SENZA PREVIA PUBBLICAZIONE</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>ocds-hu01ve-8313197</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>89366347AB</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>anac</t>
+          <t>ocp</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>MANUTENZIONE STRAORDINARIA STRADA AGROSILVOPASTORALE ROTA DENTRO-COEGIA</t>
         </is>
       </c>
       <c r="E31" t="n">
         <v>75000</v>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>2023-11-08T17:00:21</t>
         </is>
       </c>
       <c r="G31" t="inlineStr"/>
       <c r="H31" t="inlineStr">
         <is>
-          <t>COD:34 ; TITLE:PROCEDURA NEGOZIATA PER AFFIDAMENTI SOTTO SOGLIA</t>
+          <t>PROCEDURA NEGOZIATA PER AFFIDAMENTI SOTTO SOGLIA</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>ocds-hu01ve-8313197</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>89366347AB</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>ocp</t>
+          <t>anac</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>MANUTENZIONE STRAORDINARIA STRADA AGROSILVOPASTORALE ROTA DENTRO-COEGIA</t>
         </is>
       </c>
       <c r="E32" t="n">
         <v>75000</v>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>2023-11-08T17:00:21</t>
         </is>
       </c>
       <c r="G32" t="inlineStr"/>
       <c r="H32" t="inlineStr">
         <is>
-          <t>PROCEDURA NEGOZIATA PER AFFIDAMENTI SOTTO SOGLIA</t>
+          <t>COD:34 ; TITLE:PROCEDURA NEGOZIATA PER AFFIDAMENTI SOTTO SOGLIA</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>ocds-hu01ve-9165516</t>
         </is>
       </c>
       <c r="B33" t="inlineStr"/>
       <c r="C33" t="inlineStr">
         <is>
           <t>anac</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>COSTRUZIONE SERBATOIO DI ACCUMULO ACQUA AD USO ANTINCENDIO LOCALITA' PALIO</t>
         </is>
       </c>
       <c r="E33" t="n">
         <v>193545</v>
       </c>
       <c r="F33" t="inlineStr">
         <is>