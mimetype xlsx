--- v0 (2026-10-23)
+++ v1 (2026-10-25)
@@ -886,106 +886,106 @@
       <c r="F12" t="inlineStr">
         <is>
           <t>2024-12-20T17:49:55</t>
         </is>
       </c>
       <c r="G12" t="inlineStr"/>
       <c r="H12" t="inlineStr">
         <is>
           <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>ocds-hu01ve-3943242</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>3958359D2B</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>anac</t>
+          <t>ocp</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>FORNITURA SERVIZI TIPOGRAFICI</t>
         </is>
       </c>
       <c r="E13" t="n">
         <v>6000</v>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>2024-12-20T17:48:56</t>
         </is>
       </c>
       <c r="G13" t="inlineStr"/>
       <c r="H13" t="inlineStr">
         <is>
-          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
+          <t>AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>ocds-hu01ve-3943242</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>3958359D2B</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>ocp</t>
+          <t>anac</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>FORNITURA SERVIZI TIPOGRAFICI</t>
         </is>
       </c>
       <c r="E14" t="n">
         <v>6000</v>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>2024-12-20T17:48:56</t>
         </is>
       </c>
       <c r="G14" t="inlineStr"/>
       <c r="H14" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO</t>
+          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>ocds-hu01ve-4217065</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>4249458BAA</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>ocp</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>FORNITURA SERVIZI TIPOGRAFICI</t>
         </is>
       </c>
       <c r="E15" t="n">