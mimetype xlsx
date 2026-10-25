--- v0 (2026-10-23)
+++ v1 (2026-10-25)
@@ -696,102 +696,102 @@
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>CONCESSIONE TRIENNALE DEL SERVIZIO DI RISTORAZIONE MEDIANTE DISTRIBUTORI AUTOMATICI IN CHIAVE SOSTENIBILE</t>
         </is>
       </c>
       <c r="E7" t="n">
         <v>13125</v>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>2025-12-18T20:29:01</t>
         </is>
       </c>
       <c r="G7" t="inlineStr"/>
       <c r="H7" t="inlineStr">
         <is>
           <t>COD:4 ; TITLE:PROCEDURA NEGOZIATA SENZA PREVIA PUBBLICAZIONE</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>ocds-hu01ve-CONSIP_ORDINE_8104655</t>
+          <t>ocds-hu01ve-CONSIP_RDO_4687352</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>B35DA2622F</t>
+          <t>B3580D5D60</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>anac</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>ORDINE DIRETTO DI ACQUISTO</t>
+          <t>APIS012006-AFFIDAMENTO DIRETTO POLIZZA ASSICURATIVA INFORTUNI E RC</t>
         </is>
       </c>
       <c r="E8" t="n">
         <v>0</v>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>2025-12-18T20:22:25</t>
         </is>
       </c>
       <c r="G8" t="inlineStr"/>
       <c r="H8" t="inlineStr">
         <is>
           <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>ocds-hu01ve-CONSIP_RDO_4687352</t>
+          <t>ocds-hu01ve-CONSIP_ORDINE_8104655</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>B3580D5D60</t>
+          <t>B35DA2622F</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>anac</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>APIS012006-AFFIDAMENTO DIRETTO POLIZZA ASSICURATIVA INFORTUNI E RC</t>
+          <t>ORDINE DIRETTO DI ACQUISTO</t>
         </is>
       </c>
       <c r="E9" t="n">
         <v>0</v>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>2025-12-18T20:22:25</t>
         </is>
       </c>
       <c r="G9" t="inlineStr"/>
       <c r="H9" t="inlineStr">
         <is>
           <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>ocds-hu01ve-CONSIP_ORDINE_8132449</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
@@ -1061,111 +1061,111 @@
         </is>
       </c>
       <c r="E17" t="n">
         <v>9100</v>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>2025-07-18T16:34:07</t>
         </is>
       </c>
       <c r="G17" t="inlineStr"/>
       <c r="H17" t="inlineStr">
         <is>
           <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>ocds-hu01ve-4205357</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>4236415041</t>
+          <t>B0FD398CC1</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>ocp</t>
+          <t>anac</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>VIAGGIO D'ISTRUZIONE RAVENNA MODENA 9 E 10 APRILE</t>
         </is>
       </c>
       <c r="E18" t="n">
         <v>7104</v>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>2025-07-17T16:33:25</t>
         </is>
       </c>
       <c r="G18" t="inlineStr"/>
       <c r="H18" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO</t>
+          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>ocds-hu01ve-4205357</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>B0FD398CC1</t>
+          <t>4236415041</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>anac</t>
+          <t>ocp</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>VIAGGIO D'ISTRUZIONE RAVENNA MODENA 9 E 10 APRILE</t>
         </is>
       </c>
       <c r="E19" t="n">
         <v>7104</v>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>2025-07-17T16:33:25</t>
         </is>
       </c>
       <c r="G19" t="inlineStr"/>
       <c r="H19" t="inlineStr">
         <is>
-          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
+          <t>AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>ocds-hu01ve-4200838</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>B0FCFD2F95</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>ocp</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>VIAGGIO D'ISTRUZIONE RAVENNA MODENA</t>
         </is>
       </c>
       <c r="E20" t="n">
@@ -1277,111 +1277,111 @@
         </is>
       </c>
       <c r="E23" t="n">
         <v>13287</v>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>2025-07-17T16:32:19</t>
         </is>
       </c>
       <c r="G23" t="inlineStr"/>
       <c r="H23" t="inlineStr">
         <is>
           <t>AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>ocds-hu01ve-4208280</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>B100769F60</t>
+          <t>4239722944</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>anac</t>
+          <t>ocp</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>VIAGGIO D'ISTRUZIONE MATERA-TRANI</t>
         </is>
       </c>
       <c r="E24" t="n">
         <v>10010</v>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>2025-07-17T16:32:14</t>
         </is>
       </c>
       <c r="G24" t="inlineStr"/>
       <c r="H24" t="inlineStr">
         <is>
-          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
+          <t>AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>ocds-hu01ve-4208280</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>4239722944</t>
+          <t>B100769F60</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>ocp</t>
+          <t>anac</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>VIAGGIO D'ISTRUZIONE MATERA-TRANI</t>
         </is>
       </c>
       <c r="E25" t="n">
         <v>10010</v>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>2025-07-17T16:32:14</t>
         </is>
       </c>
       <c r="G25" t="inlineStr"/>
       <c r="H25" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO</t>
+          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>ocds-hu01ve-CONSIP_ORDINE_8040873</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>B2F1284810</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>ocp</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>O.D.A. MATERIALE INFORMATICO PLESSO ARTISTICO</t>
         </is>
       </c>
       <c r="E26" t="n">
@@ -1530,198 +1530,198 @@
       </c>
       <c r="E30" t="n">
         <v>48195</v>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>2024-12-19T17:30:19</t>
         </is>
       </c>
       <c r="G30" t="inlineStr"/>
       <c r="H30" t="inlineStr">
         <is>
           <t>AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>ocds-hu01ve-9485868</t>
         </is>
       </c>
       <c r="B31" t="inlineStr"/>
       <c r="C31" t="inlineStr">
         <is>
-          <t>anac</t>
+          <t>ocp</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>STAGE LINGUISTICO A DUBLINO</t>
         </is>
       </c>
       <c r="E31" t="n">
         <v>57770</v>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>2024-10-21T10:40:22</t>
         </is>
       </c>
       <c r="G31" t="inlineStr"/>
       <c r="H31" t="inlineStr">
         <is>
-          <t>COD:34 ; TITLE:PROCEDURA NEGOZIATA PER AFFIDAMENTI SOTTO SOGLIA</t>
+          <t>PROCEDURA NEGOZIATA PER AFFIDAMENTI SOTTO SOGLIA</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>ocds-hu01ve-9485868</t>
         </is>
       </c>
       <c r="B32" t="inlineStr"/>
       <c r="C32" t="inlineStr">
         <is>
-          <t>ocp</t>
+          <t>anac</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>STAGE LINGUISTICO A DUBLINO</t>
         </is>
       </c>
       <c r="E32" t="n">
         <v>57770</v>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>2024-10-21T10:40:22</t>
         </is>
       </c>
       <c r="G32" t="inlineStr"/>
       <c r="H32" t="inlineStr">
         <is>
-          <t>PROCEDURA NEGOZIATA PER AFFIDAMENTI SOTTO SOGLIA</t>
+          <t>COD:34 ; TITLE:PROCEDURA NEGOZIATA PER AFFIDAMENTI SOTTO SOGLIA</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>ocds-hu01ve-9151009</t>
         </is>
       </c>
       <c r="B33" t="inlineStr"/>
       <c r="C33" t="inlineStr">
         <is>
           <t>anac</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>SPAZI E STRUMENTI DIGITALI PER LE STEM</t>
         </is>
       </c>
       <c r="E33" t="n">
         <v>12459</v>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>2023-10-28T16:14:01</t>
         </is>
       </c>
       <c r="G33" t="inlineStr"/>
       <c r="H33" t="inlineStr">
         <is>
           <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>ocds-hu01ve-8483762</t>
         </is>
       </c>
       <c r="B34" t="inlineStr"/>
       <c r="C34" t="inlineStr">
         <is>
-          <t>anac</t>
+          <t>ocp</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>DOTAZIONE DI ATTREZZATURE PER LA TRASFORMAZIONE DIGITALE DELLA DIDATTICA E DELL'ORGANIZZAZIONE SCOLASTICA</t>
         </is>
       </c>
       <c r="E34" t="n">
         <v>59587.26</v>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>2023-10-28T16:13:31</t>
         </is>
       </c>
       <c r="G34" t="inlineStr"/>
       <c r="H34" t="inlineStr">
         <is>
-          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
+          <t>AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>ocds-hu01ve-8483762</t>
         </is>
       </c>
       <c r="B35" t="inlineStr"/>
       <c r="C35" t="inlineStr">
         <is>
-          <t>ocp</t>
+          <t>anac</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>DOTAZIONE DI ATTREZZATURE PER LA TRASFORMAZIONE DIGITALE DELLA DIDATTICA E DELL'ORGANIZZAZIONE SCOLASTICA</t>
         </is>
       </c>
       <c r="E35" t="n">
         <v>59587.26</v>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>2023-10-28T16:13:31</t>
         </is>
       </c>
       <c r="G35" t="inlineStr"/>
       <c r="H35" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO</t>
+          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>ocds-hu01ve-7615991</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>81229148AE</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>ocp</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>LABORATORIO INVERNALE SCI</t>
         </is>
       </c>
       <c r="E36" t="n">