--- v0 (2026-10-22)
+++ v1 (2026-10-24)
@@ -1020,106 +1020,106 @@
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>172/2024 - RENEGADE PON PCTO GESTIONE COMPLETA MOBILITA' CORK</t>
         </is>
       </c>
       <c r="E16" t="n">
         <v>25865</v>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>2025-12-18T20:55:19</t>
         </is>
       </c>
       <c r="G16" t="inlineStr"/>
       <c r="H16" t="inlineStr">
         <is>
           <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>ocds-hu01ve-CONSIP_RDO_4517478</t>
+          <t>ocds-hu01ve-CONSIP_RDO_4521909</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>B2757FAA16</t>
+          <t>B27A5AD8A9</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>anac</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>172/2024 - RENEGADE PON PCTO GESTIONE MOBILITA' CORK</t>
+          <t>173/2024 - CAMERA DI COMMERCIO BELGA - PON PCTO MODULO BRUXELLES</t>
         </is>
       </c>
       <c r="E17" t="n">
-        <v>25355</v>
+        <v>20585</v>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>2025-12-18T20:54:25</t>
         </is>
       </c>
       <c r="G17" t="inlineStr"/>
       <c r="H17" t="inlineStr">
         <is>
           <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>ocds-hu01ve-CONSIP_RDO_4521909</t>
+          <t>ocds-hu01ve-CONSIP_RDO_4517478</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>B27A5AD8A9</t>
+          <t>B2757FAA16</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>anac</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>173/2024 - CAMERA DI COMMERCIO BELGA - PON PCTO MODULO BRUXELLES</t>
+          <t>172/2024 - RENEGADE PON PCTO GESTIONE MOBILITA' CORK</t>
         </is>
       </c>
       <c r="E18" t="n">
-        <v>20585</v>
+        <v>25355</v>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>2025-12-18T20:54:25</t>
         </is>
       </c>
       <c r="G18" t="inlineStr"/>
       <c r="H18" t="inlineStr">
         <is>
           <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>ocds-hu01ve-CONSIP_RDO_5251322</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>B66300B4F2</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
@@ -1885,183 +1885,183 @@
         </is>
       </c>
       <c r="E40" t="n">
         <v>7020</v>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>2025-07-17T16:33:35</t>
         </is>
       </c>
       <c r="G40" t="inlineStr"/>
       <c r="H40" t="inlineStr">
         <is>
           <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>ocds-hu01ve-4158955</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>B0D09B3CE8</t>
+          <t>41930527F7</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>anac</t>
+          <t>ocp</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>73/24 VOLVER VIAGGIO A FIRENZE CLASSI 4A ELN E 4B INF</t>
         </is>
       </c>
       <c r="E41" t="n">
         <v>13040</v>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>2025-07-17T16:33:32</t>
         </is>
       </c>
       <c r="G41" t="inlineStr"/>
       <c r="H41" t="inlineStr">
         <is>
-          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
+          <t>AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>ocds-hu01ve-4158955</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>41930527F7</t>
+          <t>B0D09B3CE8</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>ocp</t>
+          <t>anac</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>73/24 VOLVER VIAGGIO A FIRENZE CLASSI 4A ELN E 4B INF</t>
         </is>
       </c>
       <c r="E42" t="n">
         <v>13040</v>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>2025-07-17T16:33:32</t>
         </is>
       </c>
       <c r="G42" t="inlineStr"/>
       <c r="H42" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO</t>
+          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>ocds-hu01ve-4166021</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>41941756B2</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>anac</t>
+          <t>ocp</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>75/24 VOLVER VIAGGIO IN SICILIA CLASSE 2D TEC</t>
         </is>
       </c>
       <c r="E43" t="n">
         <v>9765</v>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>2025-07-17T16:33:24</t>
         </is>
       </c>
       <c r="G43" t="inlineStr"/>
       <c r="H43" t="inlineStr">
         <is>
-          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
+          <t>AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>ocds-hu01ve-4166021</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>41941756B2</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>ocp</t>
+          <t>anac</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>75/24 VOLVER VIAGGIO IN SICILIA CLASSE 2D TEC</t>
         </is>
       </c>
       <c r="E44" t="n">
         <v>9765</v>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>2025-07-17T16:33:24</t>
         </is>
       </c>
       <c r="G44" t="inlineStr"/>
       <c r="H44" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO</t>
+          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>ocds-hu01ve-4172144</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>4200738EA5</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>anac</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>79/24 VOLVER - VIAGGIO A ROMA CLASSE 4A CAT</t>
         </is>
       </c>
       <c r="E45" t="n">
@@ -2336,98 +2336,98 @@
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>PIANO SCUOLA 4.0 - AZIONE 1 - NEXT GENERATION CLASS - AMBIENTI DI APPRENDIMENTO INNOVATIVI - ACQUISTO ARREDI</t>
         </is>
       </c>
       <c r="E53" t="n">
         <v>19504.29</v>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>2023-11-30T17:00:30</t>
         </is>
       </c>
       <c r="G53" t="inlineStr"/>
       <c r="H53" t="inlineStr">
         <is>
           <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>ocds-hu01ve-9457524</t>
+          <t>ocds-hu01ve-9454357</t>
         </is>
       </c>
       <c r="B54" t="inlineStr"/>
       <c r="C54" t="inlineStr">
         <is>
           <t>anac</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>PIANO SCUOLA 4.0 - AZIONE 1 - NEXT GENERATION CLASS - AMBIENTI DI APPRENDIMENTO INNOVATIVI - INTERVENTO CABLAGGIO AULE</t>
+          <t>PIANO SCUOLA 4.0 - AZIONE 2 - NEXT GENERATION LABS - LABORATORI PER LE PROFESSIONI DIGITALI DEL FUTURO - ACQUISTO ARREDI INTERNI - SEDIE MOBILI</t>
         </is>
       </c>
       <c r="E54" t="n">
-        <v>12100</v>
+        <v>7540.43</v>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>2023-11-30T17:00:22</t>
         </is>
       </c>
       <c r="G54" t="inlineStr"/>
       <c r="H54" t="inlineStr">
         <is>
           <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>ocds-hu01ve-9454357</t>
+          <t>ocds-hu01ve-9457524</t>
         </is>
       </c>
       <c r="B55" t="inlineStr"/>
       <c r="C55" t="inlineStr">
         <is>
           <t>anac</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>PIANO SCUOLA 4.0 - AZIONE 2 - NEXT GENERATION LABS - LABORATORI PER LE PROFESSIONI DIGITALI DEL FUTURO - ACQUISTO ARREDI INTERNI - SEDIE MOBILI</t>
+          <t>PIANO SCUOLA 4.0 - AZIONE 1 - NEXT GENERATION CLASS - AMBIENTI DI APPRENDIMENTO INNOVATIVI - INTERVENTO CABLAGGIO AULE</t>
         </is>
       </c>
       <c r="E55" t="n">
-        <v>7540.43</v>
+        <v>12100</v>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>2023-11-30T17:00:22</t>
         </is>
       </c>
       <c r="G55" t="inlineStr"/>
       <c r="H55" t="inlineStr">
         <is>
           <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>ocds-hu01ve-9457749</t>
         </is>
       </c>
       <c r="B56" t="inlineStr"/>
       <c r="C56" t="inlineStr">
         <is>
           <t>anac</t>
         </is>
       </c>