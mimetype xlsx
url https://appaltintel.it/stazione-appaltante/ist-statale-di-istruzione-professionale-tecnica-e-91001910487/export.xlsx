--- v0 (2026-10-22)
+++ v1 (2026-10-24)
@@ -994,106 +994,106 @@
       <c r="F15" t="inlineStr">
         <is>
           <t>2025-07-18T16:32:00</t>
         </is>
       </c>
       <c r="G15" t="inlineStr"/>
       <c r="H15" t="inlineStr">
         <is>
           <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>ocds-hu01ve-4146654</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>B0BCF75AC5</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>ocp</t>
+          <t>anac</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>RINNOVO ANNUALE LICENZE ADOBE NOMINATIVE LABORATORIO DI GRAFICA</t>
         </is>
       </c>
       <c r="E16" t="n">
         <v>1476</v>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>2025-07-18T16:31:07</t>
         </is>
       </c>
       <c r="G16" t="inlineStr"/>
       <c r="H16" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO</t>
+          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>ocds-hu01ve-4146654</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>B0BCF75AC5</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>anac</t>
+          <t>ocp</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>RINNOVO ANNUALE LICENZE ADOBE NOMINATIVE LABORATORIO DI GRAFICA</t>
         </is>
       </c>
       <c r="E17" t="n">
         <v>1476</v>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>2025-07-18T16:31:07</t>
         </is>
       </c>
       <c r="G17" t="inlineStr"/>
       <c r="H17" t="inlineStr">
         <is>
-          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
+          <t>AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>ocds-hu01ve-4146845</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>B0BD3C1686</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>ocp</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>RINNOVO CONTRATTI SOFTWARE GESTIONALI 2024</t>
         </is>
       </c>
       <c r="E18" t="n">
@@ -1138,106 +1138,106 @@
       <c r="F19" t="inlineStr">
         <is>
           <t>2025-07-18T16:30:51</t>
         </is>
       </c>
       <c r="G19" t="inlineStr"/>
       <c r="H19" t="inlineStr">
         <is>
           <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>ocds-hu01ve-4146474</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>41735244F4</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>anac</t>
+          <t>ocp</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>ISCRIZIONE STUDENTI ESAMI CAMBRIDGE</t>
         </is>
       </c>
       <c r="E20" t="n">
         <v>7691</v>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>2025-07-18T16:30:36</t>
         </is>
       </c>
       <c r="G20" t="inlineStr"/>
       <c r="H20" t="inlineStr">
         <is>
-          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
+          <t>AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>ocds-hu01ve-4146474</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>41735244F4</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>ocp</t>
+          <t>anac</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>ISCRIZIONE STUDENTI ESAMI CAMBRIDGE</t>
         </is>
       </c>
       <c r="E21" t="n">
         <v>7691</v>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>2025-07-18T16:30:36</t>
         </is>
       </c>
       <c r="G21" t="inlineStr"/>
       <c r="H21" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO</t>
+          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>ocds-hu01ve-4156578</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>4198555530</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>ocp</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>FORNITURA DERRATE ALIMENTARI PER ESERCITAZIONI LABORATORIO DI CUCINA E SALA-BAR</t>
         </is>
       </c>
       <c r="E22" t="n">
@@ -1454,106 +1454,106 @@
       <c r="F28" t="inlineStr">
         <is>
           <t>2024-10-21T12:12:17</t>
         </is>
       </c>
       <c r="G28" t="inlineStr"/>
       <c r="H28" t="inlineStr">
         <is>
           <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>ocds-hu01ve-8552896</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>9217743229</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>ocp</t>
+          <t>anac</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>MONITOR DIGITALI PER LA DIDATTICA</t>
         </is>
       </c>
       <c r="E29" t="n">
         <v>58553.93</v>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>2024-02-09T17:45:32</t>
         </is>
       </c>
       <c r="G29" t="inlineStr"/>
       <c r="H29" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO</t>
+          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>ocds-hu01ve-8552896</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>9217743229</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>anac</t>
+          <t>ocp</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>MONITOR DIGITALI PER LA DIDATTICA</t>
         </is>
       </c>
       <c r="E30" t="n">
         <v>58553.93</v>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>2024-02-09T17:45:32</t>
         </is>
       </c>
       <c r="G30" t="inlineStr"/>
       <c r="H30" t="inlineStr">
         <is>
-          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
+          <t>AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>ocds-hu01ve-8564187</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>92314999F6</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>anac</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>DOTAZIONE DI ATTREZZATURE PER LA TRASFORMAZIONE DIGITALE DELLA DIDATTICA E DELL'ORGANIZZAZIONE SCOLASTICA</t>
         </is>
       </c>
       <c r="E31" t="n">