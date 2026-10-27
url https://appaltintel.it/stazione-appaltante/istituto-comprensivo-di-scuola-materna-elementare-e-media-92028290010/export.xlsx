--- v0 (2026-10-25)
+++ v1 (2026-10-27)
@@ -622,102 +622,102 @@
       </c>
       <c r="E5" t="n">
         <v>4499.41</v>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>2025-02-28T17:31:01</t>
         </is>
       </c>
       <c r="G5" t="inlineStr"/>
       <c r="H5" t="inlineStr">
         <is>
           <t>AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>ocds-hu01ve-9475173</t>
         </is>
       </c>
       <c r="B6" t="inlineStr"/>
       <c r="C6" t="inlineStr">
         <is>
-          <t>ocp</t>
+          <t>anac</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>UFFICIO ONLINE - PNRR AZIONE1</t>
         </is>
       </c>
       <c r="E6" t="n">
         <v>48.34</v>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>2024-08-05T16:30:08</t>
         </is>
       </c>
       <c r="G6" t="inlineStr"/>
       <c r="H6" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO</t>
+          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>ocds-hu01ve-9475173</t>
         </is>
       </c>
       <c r="B7" t="inlineStr"/>
       <c r="C7" t="inlineStr">
         <is>
-          <t>anac</t>
+          <t>ocp</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>UFFICIO ONLINE - PNRR AZIONE1</t>
         </is>
       </c>
       <c r="E7" t="n">
         <v>48.34</v>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>2024-08-05T16:30:08</t>
         </is>
       </c>
       <c r="G7" t="inlineStr"/>
       <c r="H7" t="inlineStr">
         <is>
-          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
+          <t>AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>ocds-hu01ve-8834343</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>9529551243</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>anac</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>SPAZI E STRUMENTI DIGITALI PER LE STEM - PROGETTO 'INSIEME VERSO IL FUTURO</t>
         </is>
       </c>
       <c r="E8" t="n">