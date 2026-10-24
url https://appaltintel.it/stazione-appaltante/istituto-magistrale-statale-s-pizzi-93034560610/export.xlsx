--- v0 (2026-10-22)
+++ v1 (2026-10-24)
@@ -516,106 +516,106 @@
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>ACQUISTO SERVIZIO DI FORMAZIONE UTILIZZO STRUMENTI DIGITALI</t>
         </is>
       </c>
       <c r="E2" t="n">
         <v>7320</v>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>2025-12-18T20:59:20</t>
         </is>
       </c>
       <c r="G2" t="inlineStr"/>
       <c r="H2" t="inlineStr">
         <is>
           <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>ocds-hu01ve-CONSIP_RDO_4670946</t>
+          <t>ocds-hu01ve-CONSIP_RDO_4669224</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>B33C5593D1</t>
+          <t>B3405DAEC3</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>anac</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>NOLEGGIO BUS PER GALLIPOLI 15/18 OTTOBRE</t>
+          <t>HUMAN FESTIVAL</t>
         </is>
       </c>
       <c r="E3" t="n">
-        <v>11200</v>
+        <v>30720</v>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>2025-12-18T20:57:16</t>
         </is>
       </c>
       <c r="G3" t="inlineStr"/>
       <c r="H3" t="inlineStr">
         <is>
           <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>ocds-hu01ve-CONSIP_RDO_4669224</t>
+          <t>ocds-hu01ve-CONSIP_RDO_4670946</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>B3405DAEC3</t>
+          <t>B33C5593D1</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>anac</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>HUMAN FESTIVAL</t>
+          <t>NOLEGGIO BUS PER GALLIPOLI 15/18 OTTOBRE</t>
         </is>
       </c>
       <c r="E4" t="n">
-        <v>30720</v>
+        <v>11200</v>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>2025-12-18T20:57:16</t>
         </is>
       </c>
       <c r="G4" t="inlineStr"/>
       <c r="H4" t="inlineStr">
         <is>
           <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>ocds-hu01ve-CONSIP_RDO_4670814</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>B33D7BAE7E</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
@@ -806,106 +806,106 @@
       <c r="F10" t="inlineStr">
         <is>
           <t>2025-12-18T19:21:45</t>
         </is>
       </c>
       <c r="G10" t="inlineStr"/>
       <c r="H10" t="inlineStr">
         <is>
           <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>ocds-hu01ve-8761580</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>945039155C</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>anac</t>
+          <t>ocp</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>FESTIVAL DELLA FILOSOFIA</t>
         </is>
       </c>
       <c r="E11" t="n">
         <v>74240</v>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>2025-08-19T16:33:44</t>
         </is>
       </c>
       <c r="G11" t="inlineStr"/>
       <c r="H11" t="inlineStr">
         <is>
-          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
+          <t>AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>ocds-hu01ve-8761580</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>945039155C</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>ocp</t>
+          <t>anac</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>FESTIVAL DELLA FILOSOFIA</t>
         </is>
       </c>
       <c r="E12" t="n">
         <v>74240</v>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>2025-08-19T16:33:44</t>
         </is>
       </c>
       <c r="G12" t="inlineStr"/>
       <c r="H12" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO</t>
+          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>ocds-hu01ve-4033337</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>B04A44481F</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>anac</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>VIAGGIO CRACOVIA</t>
         </is>
       </c>
       <c r="E13" t="n">
@@ -986,322 +986,322 @@
       <c r="F15" t="inlineStr">
         <is>
           <t>2025-07-18T16:31:06</t>
         </is>
       </c>
       <c r="G15" t="inlineStr"/>
       <c r="H15" t="inlineStr">
         <is>
           <t>AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>ocds-hu01ve-4167912</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>4196230689</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>anac</t>
+          <t>ocp</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>VIAGGIO BUDAPEST VIENNA</t>
         </is>
       </c>
       <c r="E16" t="n">
         <v>71592</v>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>2025-07-17T16:33:38</t>
         </is>
       </c>
       <c r="G16" t="inlineStr"/>
       <c r="H16" t="inlineStr">
         <is>
-          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
+          <t>AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>ocds-hu01ve-4167912</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>4196230689</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>ocp</t>
+          <t>anac</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>VIAGGIO BUDAPEST VIENNA</t>
         </is>
       </c>
       <c r="E17" t="n">
         <v>71592</v>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>2025-07-17T16:33:38</t>
         </is>
       </c>
       <c r="G17" t="inlineStr"/>
       <c r="H17" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO</t>
+          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>ocds-hu01ve-4180446</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>42096633CD</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>ocp</t>
+          <t>anac</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>VIAGGIO CLASSI QUARTE TORINO</t>
         </is>
       </c>
       <c r="E18" t="n">
         <v>28160</v>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>2025-07-17T16:33:36</t>
         </is>
       </c>
       <c r="G18" t="inlineStr"/>
       <c r="H18" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO</t>
+          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>ocds-hu01ve-4180446</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>42096633CD</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>anac</t>
+          <t>ocp</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>VIAGGIO CLASSI QUARTE TORINO</t>
         </is>
       </c>
       <c r="E19" t="n">
         <v>28160</v>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>2025-07-17T16:33:36</t>
         </is>
       </c>
       <c r="G19" t="inlineStr"/>
       <c r="H19" t="inlineStr">
         <is>
-          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
+          <t>AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>ocds-hu01ve-4145499</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>4172464A35</t>
+          <t>B0D281B47A</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>ocp</t>
+          <t>anac</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>VIAGGIO A TORINO</t>
         </is>
       </c>
       <c r="E20" t="n">
         <v>28160</v>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>2025-07-17T16:33:17</t>
         </is>
       </c>
       <c r="G20" t="inlineStr"/>
       <c r="H20" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO</t>
+          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>ocds-hu01ve-4145499</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>B0D281B47A</t>
+          <t>4172464A35</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>anac</t>
+          <t>ocp</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>VIAGGIO A TORINO</t>
         </is>
       </c>
       <c r="E21" t="n">
         <v>28160</v>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>2025-07-17T16:33:17</t>
         </is>
       </c>
       <c r="G21" t="inlineStr"/>
       <c r="H21" t="inlineStr">
         <is>
-          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
+          <t>AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>ocds-hu01ve-4180998</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>4210285517</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>anac</t>
+          <t>ocp</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>CERTIFICAZIONI LINGUA INGLESE</t>
         </is>
       </c>
       <c r="E22" t="n">
         <v>0</v>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>2025-07-17T16:32:29</t>
         </is>
       </c>
       <c r="G22" t="inlineStr"/>
       <c r="H22" t="inlineStr">
         <is>
-          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
+          <t>AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>ocds-hu01ve-4180998</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>4210285517</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>ocp</t>
+          <t>anac</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>CERTIFICAZIONI LINGUA INGLESE</t>
         </is>
       </c>
       <c r="E23" t="n">
         <v>0</v>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>2025-07-17T16:32:29</t>
         </is>
       </c>
       <c r="G23" t="inlineStr"/>
       <c r="H23" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO</t>
+          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>ocds-hu01ve-8889599</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>9589418E0F</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>anac</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>STAGE SCOLASTICI A.S. 2022/23</t>
         </is>
       </c>
       <c r="E24" t="n">
@@ -1548,106 +1548,106 @@
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>STAGE ALL'ESTERO</t>
         </is>
       </c>
       <c r="E31" t="n">
         <v>266000</v>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>2021-10-28T12:00:00</t>
         </is>
       </c>
       <c r="G31" t="inlineStr"/>
       <c r="H31" t="inlineStr">
         <is>
           <t>PROCEDURA NEGOZIATA DERIVANTE DA AVVISI CON CUI SI INDICE UNA GARA</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>ocds-hu01ve-7614106</t>
+          <t>ocds-hu01ve-7612303</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>8120942D54</t>
+          <t>8119392E3A</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>ocp</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>STAGE LINGUISTICI A. S. 2019/2020</t>
+          <t>VIAGGI DI ISTRUZIONE A. S. 2019/20</t>
         </is>
       </c>
       <c r="E32" t="n">
-        <v>215000</v>
+        <v>180000</v>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>2021-07-24T12:00:00</t>
         </is>
       </c>
       <c r="G32" t="inlineStr"/>
       <c r="H32" t="inlineStr">
         <is>
           <t>PROCEDURA NEGOZIATA PER AFFIDAMENTI SOTTO SOGLIA</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>ocds-hu01ve-7612303</t>
+          <t>ocds-hu01ve-7614106</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>8119392E3A</t>
+          <t>8120942D54</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>ocp</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>VIAGGI DI ISTRUZIONE A. S. 2019/20</t>
+          <t>STAGE LINGUISTICI A. S. 2019/2020</t>
         </is>
       </c>
       <c r="E33" t="n">
-        <v>180000</v>
+        <v>215000</v>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>2021-07-24T12:00:00</t>
         </is>
       </c>
       <c r="G33" t="inlineStr"/>
       <c r="H33" t="inlineStr">
         <is>
           <t>PROCEDURA NEGOZIATA PER AFFIDAMENTI SOTTO SOGLIA</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 