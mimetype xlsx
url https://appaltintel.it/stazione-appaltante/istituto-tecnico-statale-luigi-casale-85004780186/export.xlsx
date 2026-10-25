--- v0 (2026-10-23)
+++ v1 (2026-10-25)
@@ -833,111 +833,111 @@
         </is>
       </c>
       <c r="E11" t="n">
         <v>4796.4</v>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>2025-07-17T16:32:28</t>
         </is>
       </c>
       <c r="G11" t="inlineStr"/>
       <c r="H11" t="inlineStr">
         <is>
           <t>AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>ocds-hu01ve-4183413</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>B0F3C8D7BE</t>
+          <t>42128677D2</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>anac</t>
+          <t>ocp</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>ACQUISTO ESAMI CERTIFICAZIONI LINGUISTICHE FIRST E PET</t>
         </is>
       </c>
       <c r="E12" t="n">
         <v>7251</v>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>2025-07-17T16:32:25</t>
         </is>
       </c>
       <c r="G12" t="inlineStr"/>
       <c r="H12" t="inlineStr">
         <is>
-          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
+          <t>AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>ocds-hu01ve-4183413</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>42128677D2</t>
+          <t>B0F3C8D7BE</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>ocp</t>
+          <t>anac</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>ACQUISTO ESAMI CERTIFICAZIONI LINGUISTICHE FIRST E PET</t>
         </is>
       </c>
       <c r="E13" t="n">
         <v>7251</v>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>2025-07-17T16:32:25</t>
         </is>
       </c>
       <c r="G13" t="inlineStr"/>
       <c r="H13" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO</t>
+          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>ocds-hu01ve-9081989</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>9808294C40</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>anac</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t xml:space="preserve">AFFIDAMENTO SERVIZIO DISTRIBUTORI AUTOMATICI BEVANDE CALDE E FREDDE E SNACK </t>
         </is>
       </c>
       <c r="E14" t="n">
@@ -1214,106 +1214,106 @@
       <c r="F22" t="inlineStr">
         <is>
           <t>2023-10-28T16:14:40</t>
         </is>
       </c>
       <c r="G22" t="inlineStr"/>
       <c r="H22" t="inlineStr">
         <is>
           <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>ocds-hu01ve-9214978</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>995366368D</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>ocp</t>
+          <t>anac</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>ACQUISTO PER ALLESTIMENTO LABORATORI PROFESSIONALIZZANTI PNRR M4C1I3.2-2022-962-P-10576 COSTRUIAMO IL NOSTRO FUTURO</t>
         </is>
       </c>
       <c r="E23" t="n">
         <v>95984</v>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>2023-10-28T16:14:36</t>
         </is>
       </c>
       <c r="G23" t="inlineStr"/>
       <c r="H23" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO</t>
+          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>ocds-hu01ve-9214978</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>995366368D</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>anac</t>
+          <t>ocp</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>ACQUISTO PER ALLESTIMENTO LABORATORI PROFESSIONALIZZANTI PNRR M4C1I3.2-2022-962-P-10576 COSTRUIAMO IL NOSTRO FUTURO</t>
         </is>
       </c>
       <c r="E24" t="n">
         <v>95984</v>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>2023-10-28T16:14:36</t>
         </is>
       </c>
       <c r="G24" t="inlineStr"/>
       <c r="H24" t="inlineStr">
         <is>
-          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
+          <t>AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>ocds-hu01ve-9214804</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>99542109F2</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>ocp</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>ACQUISTO DISPOSITIVI INFORMATICI PNRR M4C1I3.2-2022-961-P-16849 LA CLASSE NON E' ACQUA</t>
         </is>
       </c>
       <c r="E25" t="n">