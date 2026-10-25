--- v0 (2026-10-22)
+++ v1 (2026-10-25)
@@ -586,106 +586,106 @@
       <c r="F4" t="inlineStr">
         <is>
           <t>2025-12-18T16:05:13</t>
         </is>
       </c>
       <c r="G4" t="inlineStr"/>
       <c r="H4" t="inlineStr">
         <is>
           <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>ocds-hu01ve-4118166</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>B0A582EA79</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>anac</t>
+          <t>ocp</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>VIAGGIO EMILIA ROMAGNA 10-13 MARZO 2024 LICEO SCIENTIFICO SCALEA CS</t>
         </is>
       </c>
       <c r="E5" t="n">
         <v>15078</v>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>2025-07-18T16:30:25</t>
         </is>
       </c>
       <c r="G5" t="inlineStr"/>
       <c r="H5" t="inlineStr">
         <is>
-          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
+          <t>AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>ocds-hu01ve-4118166</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>B0A582EA79</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>ocp</t>
+          <t>anac</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>VIAGGIO EMILIA ROMAGNA 10-13 MARZO 2024 LICEO SCIENTIFICO SCALEA CS</t>
         </is>
       </c>
       <c r="E6" t="n">
         <v>15078</v>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>2025-07-18T16:30:25</t>
         </is>
       </c>
       <c r="G6" t="inlineStr"/>
       <c r="H6" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO</t>
+          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>ocds-hu01ve-4148098</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>4175165F23</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>ocp</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>LICEO SCALEA VIAGGIO ALL INCLUSIVE MATERA PUGLIA</t>
         </is>
       </c>
       <c r="E7" t="n">