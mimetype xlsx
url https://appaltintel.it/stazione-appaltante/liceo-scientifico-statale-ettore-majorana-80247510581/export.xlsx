--- v0 (2026-10-22)
+++ v1 (2026-10-25)
@@ -990,106 +990,106 @@
       <c r="F15" t="inlineStr">
         <is>
           <t>2025-07-18T16:31:30</t>
         </is>
       </c>
       <c r="G15" t="inlineStr"/>
       <c r="H15" t="inlineStr">
         <is>
           <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>ocds-hu01ve-4178608</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>B0DE57674F</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>ocp</t>
+          <t>anac</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>SALDO VIAGGIO DI ISTRUZIONE A PARIGI DAL 12 AL 16 MARZO 2024 - CLASSI 5AL-5CL-5BL-5EL - COMPRENSIVO DEL CAMBIO NOMINATIVO DI UN ACCOMPAGNATORE</t>
         </is>
       </c>
       <c r="E16" t="n">
         <v>19029</v>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>2025-07-17T16:33:28</t>
         </is>
       </c>
       <c r="G16" t="inlineStr"/>
       <c r="H16" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO</t>
+          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>ocds-hu01ve-4178608</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>B0DE57674F</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>anac</t>
+          <t>ocp</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>SALDO VIAGGIO DI ISTRUZIONE A PARIGI DAL 12 AL 16 MARZO 2024 - CLASSI 5AL-5CL-5BL-5EL - COMPRENSIVO DEL CAMBIO NOMINATIVO DI UN ACCOMPAGNATORE</t>
         </is>
       </c>
       <c r="E17" t="n">
         <v>19029</v>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>2025-07-17T16:33:28</t>
         </is>
       </c>
       <c r="G17" t="inlineStr"/>
       <c r="H17" t="inlineStr">
         <is>
-          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
+          <t>AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>ocds-hu01ve-4178743</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>4207735CC1</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>ocp</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>SALDO VIAGGIO DI ISTRUZIONE A PARIGI DAL 12 AL 16 MARZO 2024 (COMPRENSIVO DEL CAMBIO NOMINATIVO DI UN ACCOMPAGNATORE) - CLASSI 5AL-5CL-5BL-5EL</t>
         </is>
       </c>
       <c r="E18" t="n">