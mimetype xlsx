--- v0 (2026-10-24)
+++ v1 (2026-10-25)
@@ -1596,70 +1596,70 @@
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>PRAT. N.95 ACQUISTO MATERIALE INFORMATICO</t>
         </is>
       </c>
       <c r="E32" t="n">
         <v>2393.44</v>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>2025-12-18T19:48:09</t>
         </is>
       </c>
       <c r="G32" t="inlineStr"/>
       <c r="H32" t="inlineStr">
         <is>
           <t>COD:2 ; TITLE:PROCEDURA RISTRETTA</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>ocds-hu01ve-CONSIP_RDO_4722557</t>
+          <t>ocds-hu01ve-CONSIP_RDO_4686685</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>B366DFC1B1</t>
+          <t>B33C223D78</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>anac</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>PRAT. 143 - ACQUISTO DI BENI E MATERIALI PER IL SERVIZIO LOCALE PREVENZIONE E PROTEZIONE E TUTELA AMBIENTALE.</t>
+          <t>PRAT. 132 - RIPARAZIONE ATTREZZATURE IN USO ALLA MENSA DELLA SCUOLA SPECIALISTI A.M. - CASERTA</t>
         </is>
       </c>
       <c r="E33" t="n">
-        <v>1680.33</v>
+        <v>5573.77</v>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>2025-12-18T19:48:08</t>
         </is>
       </c>
       <c r="G33" t="inlineStr"/>
       <c r="H33" t="inlineStr">
         <is>
           <t>COD:2 ; TITLE:PROCEDURA RISTRETTA</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>ocds-hu01ve-CONSIP_RDO_5248965</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>B6591AD4A1</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
@@ -1668,106 +1668,106 @@
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>COPIA DI PRATICA 45 MANUTENZIONE MACCHINE INSTALLATE PRESSO I LOCALI OFFICINA E FALEGNAMERIA DELLA S.S.A.M. P.G. NR. 21</t>
         </is>
       </c>
       <c r="E34" t="n">
         <v>12295.08</v>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>2025-12-18T19:48:08</t>
         </is>
       </c>
       <c r="G34" t="inlineStr"/>
       <c r="H34" t="inlineStr">
         <is>
           <t>COD:2 ; TITLE:PROCEDURA RISTRETTA</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>ocds-hu01ve-CONSIP_RDO_4686685</t>
+          <t>ocds-hu01ve-CONSIP_RDO_4722557</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>B33C223D78</t>
+          <t>B366DFC1B1</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>anac</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>PRAT. 132 - RIPARAZIONE ATTREZZATURE IN USO ALLA MENSA DELLA SCUOLA SPECIALISTI A.M. - CASERTA</t>
+          <t>PRAT. 143 - ACQUISTO DI BENI E MATERIALI PER IL SERVIZIO LOCALE PREVENZIONE E PROTEZIONE E TUTELA AMBIENTALE.</t>
         </is>
       </c>
       <c r="E35" t="n">
-        <v>5573.77</v>
+        <v>1680.33</v>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>2025-12-18T19:48:08</t>
         </is>
       </c>
       <c r="G35" t="inlineStr"/>
       <c r="H35" t="inlineStr">
         <is>
           <t>COD:2 ; TITLE:PROCEDURA RISTRETTA</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>ocds-hu01ve-CONSIP_RDO_4507646</t>
+          <t>ocds-hu01ve-CONSIP_RDO_4774413</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>B26A17D202</t>
+          <t>B40529AD06</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>anac</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>PRATICA 99 RITIRO PRESSO LA S.S.A.M. DI CASERTA E CONSEGNA PRESSO IL DEPOSITO CISAM DI PISA DI N. 3 FUSTI IN OVERPACK CONTENENTI MATERIALE RADIOATTIVO CON EMISSIONE DELLA RELATIVA DOCUMENTAZIONE TECNICA/BUROCRATICA</t>
+          <t>COPIA DI PRAT. 143 - ACQUISTO DI BENI E MATERIALI PER IL SERVIZIO LOCALE PREVENZIONE E PROTEZIONE E TUTELA AMBIENTALE.</t>
         </is>
       </c>
       <c r="E36" t="n">
-        <v>8196.719999999999</v>
+        <v>1680.33</v>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>2025-12-18T19:48:07</t>
         </is>
       </c>
       <c r="G36" t="inlineStr"/>
       <c r="H36" t="inlineStr">
         <is>
           <t>COD:2 ; TITLE:PROCEDURA RISTRETTA</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>ocds-hu01ve-CONSIP_RDO_4509261</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>B26B99A81F</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
@@ -1776,70 +1776,70 @@
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>PRATICA 101 LAVORI DI SVUOTAMENTO E PULIZIA FOSSE BIOLOGICHE E VASCHE DI RACCOLTA, COMPRESO LO SMALTIMENTO RIFIUTI SPECIALI, UBICATI PRESSO LA ZONA ALLIEVI E CENTRO POLIFUNZIONALE - E.F. 2024</t>
         </is>
       </c>
       <c r="E37" t="n">
         <v>19672.13</v>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>2025-12-18T19:48:07</t>
         </is>
       </c>
       <c r="G37" t="inlineStr"/>
       <c r="H37" t="inlineStr">
         <is>
           <t>COD:2 ; TITLE:PROCEDURA RISTRETTA</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>ocds-hu01ve-CONSIP_RDO_4774413</t>
+          <t>ocds-hu01ve-CONSIP_RDO_4507646</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>B40529AD06</t>
+          <t>B26A17D202</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>anac</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>COPIA DI PRAT. 143 - ACQUISTO DI BENI E MATERIALI PER IL SERVIZIO LOCALE PREVENZIONE E PROTEZIONE E TUTELA AMBIENTALE.</t>
+          <t>PRATICA 99 RITIRO PRESSO LA S.S.A.M. DI CASERTA E CONSEGNA PRESSO IL DEPOSITO CISAM DI PISA DI N. 3 FUSTI IN OVERPACK CONTENENTI MATERIALE RADIOATTIVO CON EMISSIONE DELLA RELATIVA DOCUMENTAZIONE TECNICA/BUROCRATICA</t>
         </is>
       </c>
       <c r="E38" t="n">
-        <v>1680.33</v>
+        <v>8196.719999999999</v>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>2025-12-18T19:48:07</t>
         </is>
       </c>
       <c r="G38" t="inlineStr"/>
       <c r="H38" t="inlineStr">
         <is>
           <t>COD:2 ; TITLE:PROCEDURA RISTRETTA</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>ocds-hu01ve-CONSIP_RDO_4552514</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>B2A280B1CD</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
@@ -2497,111 +2497,111 @@
         </is>
       </c>
       <c r="E57" t="n">
         <v>113933</v>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>2025-01-21T18:09:23</t>
         </is>
       </c>
       <c r="G57" t="inlineStr"/>
       <c r="H57" t="inlineStr">
         <is>
           <t>COD:4 ; TITLE:PROCEDURA NEGOZIATA SENZA PREVIA PUBBLICAZIONE</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>ocds-hu01ve-4125500</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>4151532096</t>
+          <t>B0A6CA3C2E</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>ocp</t>
+          <t>anac</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>PRAT. 23 SVUOTAMENTO FOSSE BIOLOGICHE E VASCHE DI RACCOLTA, COMPRESO LO SMALTIMENTO RIFIUTI SPECIALI</t>
         </is>
       </c>
       <c r="E58" t="n">
         <v>3636066</v>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>2025-01-21T18:09:23</t>
         </is>
       </c>
       <c r="G58" t="inlineStr"/>
       <c r="H58" t="inlineStr">
         <is>
-          <t>PROCEDURA NEGOZIATA SENZA PREVIA PUBBLICAZIONE</t>
+          <t>COD:4 ; TITLE:PROCEDURA NEGOZIATA SENZA PREVIA PUBBLICAZIONE</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>ocds-hu01ve-4125500</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>B0A6CA3C2E</t>
+          <t>4151532096</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>anac</t>
+          <t>ocp</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>PRAT. 23 SVUOTAMENTO FOSSE BIOLOGICHE E VASCHE DI RACCOLTA, COMPRESO LO SMALTIMENTO RIFIUTI SPECIALI</t>
         </is>
       </c>
       <c r="E59" t="n">
         <v>3636066</v>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>2025-01-21T18:09:23</t>
         </is>
       </c>
       <c r="G59" t="inlineStr"/>
       <c r="H59" t="inlineStr">
         <is>
-          <t>COD:4 ; TITLE:PROCEDURA NEGOZIATA SENZA PREVIA PUBBLICAZIONE</t>
+          <t>PROCEDURA NEGOZIATA SENZA PREVIA PUBBLICAZIONE</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>ocds-hu01ve-4104045</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>B09141BB3D</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>anac</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>CONDUZIONE MANUTENZIONE E ASSUNZIONE RUOLO DI TERZO RESPONSABILE DEGLI IMPIANTI TERMOIDRAULICI E CONDIZIONAMENTO E.F. 2024</t>
         </is>
       </c>
       <c r="E60" t="n">