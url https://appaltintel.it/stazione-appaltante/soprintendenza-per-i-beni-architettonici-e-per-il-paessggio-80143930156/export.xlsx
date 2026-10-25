--- v0 (2026-10-23)
+++ v1 (2026-10-25)
@@ -660,106 +660,106 @@
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>SCAVO ARCHEOLOGICO IN BESANA BRIANZA (MB), LOC. BRUGORA (F. 97, P.C. 12/PARTE; F. 58, P.C. 44/PARTE E 48/PARTE)</t>
         </is>
       </c>
       <c r="E6" t="n">
         <v>13700</v>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>2025-12-18T21:02:19</t>
         </is>
       </c>
       <c r="G6" t="inlineStr"/>
       <c r="H6" t="inlineStr">
         <is>
           <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>ocds-hu01ve-CONSIP_RDO_4661195</t>
+          <t>ocds-hu01ve-CONSIP_RDO_4771185</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>B3353C056A</t>
+          <t>B4064D4789</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>anac</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>LECCO, FRAZ. CHIUSO, LOC. LA ROCCA. INDAGINI ARCHEOLOGICHE ANNO 2024. I LOTTO.</t>
+          <t>LAVORI DI RESTAURO DI UN GRUPPO DI MONETE FACENTI PARTE DEL RIPOSTIGLIO DI VARZI (PV), RINVENIMENTO 2018.</t>
         </is>
       </c>
       <c r="E7" t="n">
-        <v>7736</v>
+        <v>31706</v>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>2025-12-18T21:02:18</t>
         </is>
       </c>
       <c r="G7" t="inlineStr"/>
       <c r="H7" t="inlineStr">
         <is>
           <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>ocds-hu01ve-CONSIP_RDO_4771185</t>
+          <t>ocds-hu01ve-CONSIP_RDO_4661195</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>B4064D4789</t>
+          <t>B3353C056A</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>anac</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>LAVORI DI RESTAURO DI UN GRUPPO DI MONETE FACENTI PARTE DEL RIPOSTIGLIO DI VARZI (PV), RINVENIMENTO 2018.</t>
+          <t>LECCO, FRAZ. CHIUSO, LOC. LA ROCCA. INDAGINI ARCHEOLOGICHE ANNO 2024. I LOTTO.</t>
         </is>
       </c>
       <c r="E8" t="n">
-        <v>31706</v>
+        <v>7736</v>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>2025-12-18T21:02:18</t>
         </is>
       </c>
       <c r="G8" t="inlineStr"/>
       <c r="H8" t="inlineStr">
         <is>
           <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>ocds-hu01ve-CONSIP_RDO_4680886</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>B34F1A4313</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
@@ -1228,106 +1228,106 @@
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>SCAVO ARCHEOLOGICO IN BESANA BRIANZA (MB), LOC. BRUGORA (F. 97, P.C. 12/PARTE; F. 58, P.C. 44/PARTE E 48/PARTE) E INTERVENTI DI ARCHEOLOGIA PREVENTIVA IN VARIE LOCALITÀ DELLA PROVINCIA DI MONZA E BRIANZA</t>
         </is>
       </c>
       <c r="E22" t="n">
         <v>15818</v>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>2025-08-01T16:32:34</t>
         </is>
       </c>
       <c r="G22" t="inlineStr"/>
       <c r="H22" t="inlineStr">
         <is>
           <t>AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>ocds-hu01ve-CONSIP_RDO_4661195</t>
+          <t>ocds-hu01ve-CONSIP_RDO_4601743</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>B3353C056A</t>
+          <t>B2E7694909</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>ocp</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>LECCO, FRAZ. CHIUSO, LOC. LA ROCCA. INDAGINI ARCHEOLOGICHE ANNO 2024. I LOTTO.</t>
+          <t>SCAVO ARCHEOLOGICO IN BESANA BRIANZA (MB), LOC. BRUGORA (F. 97, P.C. 12/PARTE; F. 58, P.C. 44/PARTE E 48/PARTE)</t>
         </is>
       </c>
       <c r="E23" t="n">
-        <v>7736</v>
+        <v>13700</v>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>2025-08-01T16:32:25</t>
         </is>
       </c>
       <c r="G23" t="inlineStr"/>
       <c r="H23" t="inlineStr">
         <is>
           <t>AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>ocds-hu01ve-CONSIP_RDO_4601743</t>
+          <t>ocds-hu01ve-CONSIP_RDO_4661195</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>B2E7694909</t>
+          <t>B3353C056A</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>ocp</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>SCAVO ARCHEOLOGICO IN BESANA BRIANZA (MB), LOC. BRUGORA (F. 97, P.C. 12/PARTE; F. 58, P.C. 44/PARTE E 48/PARTE)</t>
+          <t>LECCO, FRAZ. CHIUSO, LOC. LA ROCCA. INDAGINI ARCHEOLOGICHE ANNO 2024. I LOTTO.</t>
         </is>
       </c>
       <c r="E24" t="n">
-        <v>13700</v>
+        <v>7736</v>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>2025-08-01T16:32:25</t>
         </is>
       </c>
       <c r="G24" t="inlineStr"/>
       <c r="H24" t="inlineStr">
         <is>
           <t>AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>ocds-hu01ve-CONSIP_RDO_5534149</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>B7D03B4C36</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
@@ -1454,106 +1454,106 @@
       <c r="F28" t="inlineStr">
         <is>
           <t>2025-07-02T16:30:32</t>
         </is>
       </c>
       <c r="G28" t="inlineStr"/>
       <c r="H28" t="inlineStr">
         <is>
           <t>AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>ocds-hu01ve-7771559</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>B10C9B454F</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>anac</t>
+          <t>ocp</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>SABAP-CO-LC MILANO - TELEFONIA MOBILE</t>
         </is>
       </c>
       <c r="E29" t="n">
         <v>0</v>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>2024-12-20T17:38:44</t>
         </is>
       </c>
       <c r="G29" t="inlineStr"/>
       <c r="H29" t="inlineStr">
         <is>
-          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
+          <t>AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>ocds-hu01ve-7771559</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>B10C9B454F</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>ocp</t>
+          <t>anac</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>SABAP-CO-LC MILANO - TELEFONIA MOBILE</t>
         </is>
       </c>
       <c r="E30" t="n">
         <v>0</v>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>2024-12-20T17:38:44</t>
         </is>
       </c>
       <c r="G30" t="inlineStr"/>
       <c r="H30" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO</t>
+          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>ocds-hu01ve-CONSIP_ORDINE_8080788</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>B339939A0E</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>ocp</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>SABAP CO-LC MI - ASSISTENZA SISTEMISTICA</t>
         </is>
       </c>
       <c r="E31" t="n">
@@ -1598,106 +1598,106 @@
       <c r="F32" t="inlineStr">
         <is>
           <t>2024-10-21T12:14:03</t>
         </is>
       </c>
       <c r="G32" t="inlineStr"/>
       <c r="H32" t="inlineStr">
         <is>
           <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>ocds-hu01ve-8189169</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>879755540D</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>ocp</t>
+          <t>anac</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>MILANO, COMPLESSO DI S. MARIA DELLA VITTORIA E CASTELSEPRIO, PARCO ARCHEOLOGICO E ANTIQUARIUM. SERVIZIO DI PULIZIA</t>
         </is>
       </c>
       <c r="E33" t="n">
         <v>44807.79</v>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>2023-10-28T16:00:53</t>
         </is>
       </c>
       <c r="G33" t="inlineStr"/>
       <c r="H33" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO</t>
+          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>ocds-hu01ve-8189169</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>879755540D</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>anac</t>
+          <t>ocp</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>MILANO, COMPLESSO DI S. MARIA DELLA VITTORIA E CASTELSEPRIO, PARCO ARCHEOLOGICO E ANTIQUARIUM. SERVIZIO DI PULIZIA</t>
         </is>
       </c>
       <c r="E34" t="n">
         <v>44807.79</v>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>2023-10-28T16:00:53</t>
         </is>
       </c>
       <c r="G34" t="inlineStr"/>
       <c r="H34" t="inlineStr">
         <is>
-          <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
+          <t>AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>ocds-hu01ve-7326213</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>7780298903</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>ocp</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>ADESIONE A CONVENZIONE CONSIP TELEFONIA MOBILE 7 PER CONTRATTO TELEFONIA MOBILE DIRIGENTE</t>
         </is>
       </c>
       <c r="E35" t="n">