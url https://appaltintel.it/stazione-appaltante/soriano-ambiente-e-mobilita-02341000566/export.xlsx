--- v0 (2026-10-22)
+++ v1 (2026-10-24)
@@ -588,106 +588,106 @@
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>NOLEGGIO SCUOLABUS MOD. FIAT IVECO 70 INDCAR 65/E4</t>
         </is>
       </c>
       <c r="E4" t="n">
         <v>10000</v>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>2025-12-18T20:13:32</t>
         </is>
       </c>
       <c r="G4" t="inlineStr"/>
       <c r="H4" t="inlineStr">
         <is>
           <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>ocds-hu01ve-G00175-fcc9e7f1-7051-4b8e-92bb-35ebe4d54792</t>
+          <t>ocds-hu01ve-G00177-373eb7e5-cdfd-4e5f-b0d7-d52ae73305fa</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>B64F14A9AA</t>
+          <t>B64F42CAAE</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>anac</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>ABBATTIMENTO CUPRESSUS SITI NEL CIMITERO DI SORIANO NEL CIMINO E SMALTIMENTO</t>
+          <t>ABBATTIMENTO CUPRESSUS SITI NEL CIMINTERO DI SORIANO NEL CIMINO TRASPORTO E SMALTIMENTO A-B-C- E FRESATURA CEPPAGLIE</t>
         </is>
       </c>
       <c r="E5" t="n">
-        <v>6500</v>
+        <v>6190.48</v>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>2025-12-18T20:03:17</t>
         </is>
       </c>
       <c r="G5" t="inlineStr"/>
       <c r="H5" t="inlineStr">
         <is>
           <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>ocds-hu01ve-G00177-373eb7e5-cdfd-4e5f-b0d7-d52ae73305fa</t>
+          <t>ocds-hu01ve-G00175-fcc9e7f1-7051-4b8e-92bb-35ebe4d54792</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>B64F42CAAE</t>
+          <t>B64F14A9AA</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>anac</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>ABBATTIMENTO CUPRESSUS SITI NEL CIMINTERO DI SORIANO NEL CIMINO TRASPORTO E SMALTIMENTO A-B-C- E FRESATURA CEPPAGLIE</t>
+          <t>ABBATTIMENTO CUPRESSUS SITI NEL CIMITERO DI SORIANO NEL CIMINO E SMALTIMENTO</t>
         </is>
       </c>
       <c r="E6" t="n">
-        <v>6190.48</v>
+        <v>6500</v>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>2025-12-18T20:03:17</t>
         </is>
       </c>
       <c r="G6" t="inlineStr"/>
       <c r="H6" t="inlineStr">
         <is>
           <t>COD:24 ; TITLE:AFFIDAMENTO DIRETTO</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>ocds-hu01ve-CONSIP_ORDINE_8694183</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>B83A7474AC</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">