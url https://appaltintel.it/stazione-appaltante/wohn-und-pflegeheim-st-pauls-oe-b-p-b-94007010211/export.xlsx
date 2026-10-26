--- v0 (2026-10-23)
+++ v1 (2026-10-26)
@@ -1544,138 +1544,138 @@
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>FORNITURA DI ENERGIA ELETTRICA</t>
         </is>
       </c>
       <c r="E31" t="n">
         <v>80000</v>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>2024-05-02T16:30:06</t>
         </is>
       </c>
       <c r="G31" t="inlineStr"/>
       <c r="H31" t="inlineStr">
         <is>
           <t>COD:28 ; TITLE:CONFRONTO COMPETITIVO IN ADESIONE AD ACCORDO QUADRO/CONVENZIONE</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>ocds-hu01ve-8754160</t>
+          <t>ocds-hu01ve-8612636</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>944131539C</t>
+          <t>9285156121</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>anac</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>FORNITURA DI ENERGIA ELETTRICA</t>
+          <t xml:space="preserve">FORNITURA GAS NATURALE MEDIANTE ACCORDO QUADRO </t>
         </is>
       </c>
       <c r="E32" t="n">
-        <v>80000</v>
+        <v>90000</v>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>2024-05-02T16:30:06</t>
         </is>
       </c>
       <c r="G32" t="inlineStr"/>
       <c r="H32" t="inlineStr">
         <is>
           <t>COD:28 ; TITLE:CONFRONTO COMPETITIVO IN ADESIONE AD ACCORDO QUADRO/CONVENZIONE</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>ocds-hu01ve-8503114</t>
         </is>
       </c>
       <c r="B33" t="inlineStr"/>
       <c r="C33" t="inlineStr">
         <is>
           <t>ocp</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>FORNITURA DI ENERGIA ELETTRICA</t>
         </is>
       </c>
       <c r="E33" t="n">
         <v>80000</v>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>2024-05-02T16:30:06</t>
         </is>
       </c>
       <c r="G33" t="inlineStr"/>
       <c r="H33" t="inlineStr">
         <is>
           <t>CONFRONTO COMPETITIVO IN ADESIONE AD ACCORDO QUADRO/CONVENZIONE</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>ocds-hu01ve-8612636</t>
+          <t>ocds-hu01ve-8754160</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>9285156121</t>
+          <t>944131539C</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>anac</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t xml:space="preserve">FORNITURA GAS NATURALE MEDIANTE ACCORDO QUADRO </t>
+          <t>FORNITURA DI ENERGIA ELETTRICA</t>
         </is>
       </c>
       <c r="E34" t="n">
-        <v>90000</v>
+        <v>80000</v>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>2024-05-02T16:30:06</t>
         </is>
       </c>
       <c r="G34" t="inlineStr"/>
       <c r="H34" t="inlineStr">
         <is>
           <t>COD:28 ; TITLE:CONFRONTO COMPETITIVO IN ADESIONE AD ACCORDO QUADRO/CONVENZIONE</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>ocds-hu01ve-8754160</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>944131539C</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">